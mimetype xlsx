--- v0 (2025-12-08)
+++ v1 (2026-09-16)
@@ -36,61 +36,61 @@
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/vbaProject.bin" ContentType="application/vnd.ms-office.vbaProject"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27328" codeName="{E757BCB4-07E6-AE0B-56E0-F0EEF7A6E26C}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628" codeName="{DD97A8EA-9A9A-E61F-A557-7D5A7D7259CE}"/>
   <workbookPr showInkAnnotation="0" codeName="ThisWorkbook" autoCompressPictures="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\DataBase\Selection tools\Topperformers\Clima Beam\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sswyns\OneDrive - Jaga NV\Bureaublad\Climabeam debiet fout\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{709C1C18-3325-438C-A2F4-06D86E94FF21}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="YuvZi2erS+8yib4dor0NR9FH21Mg/7DyIqPjbj7HBkn1EU2x1yuo0fLPEzU/Ntr5YmtrQbwZSvKw+Oep8O0PdA==" workbookSaltValue="ojhfkS2WMBOUlJkae5GWig==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F15D16F5-46D2-4D05-85A4-925F18E7AD76}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="t4JCP4aX3ytel1EkdxHJtuQ3tpXTwlapbGl8FpwWLQVloOu8ZR8pd/HsCfBloN6iA+J9yMdqhzHb2gPmxLU3/A==" workbookSaltValue="84fuA4amyFlFeABZ8hFgQg==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Clima Beam" sheetId="7" r:id="rId1"/>
     <sheet name="cal" sheetId="8" state="hidden" r:id="rId2"/>
     <sheet name="NL" sheetId="9" state="hidden" r:id="rId3"/>
     <sheet name="EN" sheetId="13" state="hidden" r:id="rId4"/>
     <sheet name="DE" sheetId="14" state="hidden" r:id="rId5"/>
     <sheet name="FR" sheetId="15" state="hidden" r:id="rId6"/>
     <sheet name="NR" sheetId="16" state="hidden" r:id="rId7"/>
     <sheet name="SP" sheetId="17" state="hidden" r:id="rId8"/>
     <sheet name="SW" sheetId="18" state="hidden" r:id="rId9"/>
     <sheet name="TS" sheetId="19" state="hidden" r:id="rId10"/>
     <sheet name="ExtraTaal1" sheetId="21" state="hidden" r:id="rId11"/>
     <sheet name="ExtraTaal2" sheetId="22" state="hidden" r:id="rId12"/>
     <sheet name="ExtraTaal3" sheetId="23" state="hidden" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="Auslegung" localSheetId="4">'Clima Beam'!#REF!</definedName>
     <definedName name="Auslegung" localSheetId="3">'Clima Beam'!#REF!</definedName>
     <definedName name="Auslegung" localSheetId="10">'Clima Beam'!#REF!</definedName>
     <definedName name="Auslegung" localSheetId="11">'Clima Beam'!#REF!</definedName>
     <definedName name="Auslegung" localSheetId="12">'Clima Beam'!#REF!</definedName>
     <definedName name="Auslegung" localSheetId="5">'Clima Beam'!#REF!</definedName>
     <definedName name="Auslegung" localSheetId="6">'Clima Beam'!#REF!</definedName>
     <definedName name="Auslegung" localSheetId="7">'Clima Beam'!#REF!</definedName>
@@ -100,77 +100,76 @@
     <definedName name="Höhe" localSheetId="4">'Clima Beam'!#REF!</definedName>
     <definedName name="Höhe" localSheetId="3">'Clima Beam'!#REF!</definedName>
     <definedName name="Höhe" localSheetId="10">'Clima Beam'!#REF!</definedName>
     <definedName name="Höhe" localSheetId="11">'Clima Beam'!#REF!</definedName>
     <definedName name="Höhe" localSheetId="12">'Clima Beam'!#REF!</definedName>
     <definedName name="Höhe" localSheetId="5">'Clima Beam'!#REF!</definedName>
     <definedName name="Höhe" localSheetId="6">'Clima Beam'!#REF!</definedName>
     <definedName name="Höhe" localSheetId="7">'Clima Beam'!#REF!</definedName>
     <definedName name="Höhe" localSheetId="8">'Clima Beam'!#REF!</definedName>
     <definedName name="Höhe" localSheetId="9">'Clima Beam'!#REF!</definedName>
     <definedName name="Höhe">'Clima Beam'!#REF!</definedName>
     <definedName name="Systemauswahl" localSheetId="0">'Clima Beam'!#REF!</definedName>
     <definedName name="Systemauswahl" localSheetId="4">#REF!</definedName>
     <definedName name="Systemauswahl" localSheetId="3">#REF!</definedName>
     <definedName name="Systemauswahl" localSheetId="10">#REF!</definedName>
     <definedName name="Systemauswahl" localSheetId="11">#REF!</definedName>
     <definedName name="Systemauswahl" localSheetId="12">#REF!</definedName>
     <definedName name="Systemauswahl" localSheetId="5">#REF!</definedName>
     <definedName name="Systemauswahl" localSheetId="6">#REF!</definedName>
     <definedName name="Systemauswahl" localSheetId="7">#REF!</definedName>
     <definedName name="Systemauswahl" localSheetId="8">#REF!</definedName>
     <definedName name="Systemauswahl" localSheetId="9">#REF!</definedName>
     <definedName name="Systemauswahl">#REF!</definedName>
     <definedName name="UnitsNo">cal!$N$5</definedName>
   </definedNames>
-  <calcPr calcId="191029" iterate="1" iterateCount="1000"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{7523E5D3-25F3-A5E0-1632-64F254C22452}">
       <mx:ArchID Flags="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N12" i="8" l="1"/>
-  <c r="L18" i="8"/>
   <c r="CB23" i="8"/>
   <c r="CB24" i="8"/>
   <c r="CB25" i="8"/>
   <c r="CB26" i="8"/>
   <c r="CB27" i="8"/>
   <c r="CB28" i="8"/>
   <c r="CB29" i="8"/>
   <c r="CB30" i="8"/>
   <c r="CB31" i="8"/>
   <c r="CB32" i="8"/>
   <c r="CB33" i="8"/>
   <c r="CB22" i="8"/>
   <c r="CE23" i="8"/>
   <c r="CE24" i="8"/>
   <c r="CE25" i="8"/>
   <c r="CE26" i="8"/>
   <c r="CE27" i="8"/>
   <c r="CE28" i="8"/>
   <c r="CE29" i="8"/>
   <c r="CE30" i="8"/>
   <c r="CE31" i="8"/>
   <c r="CE32" i="8"/>
   <c r="CE33" i="8"/>
   <c r="CE22" i="8"/>
   <c r="CD23" i="8"/>
@@ -332,52 +331,51 @@
   <c r="BY29" i="8"/>
   <c r="BV30" i="8"/>
   <c r="BW30" i="8"/>
   <c r="BX30" i="8"/>
   <c r="BY30" i="8"/>
   <c r="BV31" i="8"/>
   <c r="BW31" i="8"/>
   <c r="BX31" i="8"/>
   <c r="BZ31" i="8" s="1"/>
   <c r="BY31" i="8"/>
   <c r="BV32" i="8"/>
   <c r="BW32" i="8"/>
   <c r="BX32" i="8"/>
   <c r="BY32" i="8"/>
   <c r="BV33" i="8"/>
   <c r="BW33" i="8"/>
   <c r="BX33" i="8"/>
   <c r="BY33" i="8"/>
   <c r="CA33" i="8" s="1"/>
   <c r="BY23" i="8"/>
   <c r="BX23" i="8"/>
   <c r="BW23" i="8"/>
   <c r="CA23" i="8" s="1"/>
   <c r="BV23" i="8"/>
   <c r="BZ23" i="8" s="1"/>
-  <c r="AC25" i="8"/>
-  <c r="BY25" i="8" s="1"/>
+  <c r="BY25" i="8"/>
   <c r="CA25" i="8" s="1"/>
   <c r="CA27" i="8" l="1"/>
   <c r="BZ25" i="8"/>
   <c r="CA31" i="8"/>
   <c r="CA29" i="8"/>
   <c r="BZ30" i="8"/>
   <c r="CA26" i="8"/>
   <c r="CA24" i="8"/>
   <c r="BZ33" i="8"/>
   <c r="CA32" i="8"/>
   <c r="CA28" i="8"/>
   <c r="BZ24" i="8"/>
   <c r="CA30" i="8"/>
   <c r="BZ26" i="8"/>
   <c r="BZ29" i="8"/>
   <c r="BZ32" i="8"/>
   <c r="BZ28" i="8"/>
   <c r="BM25" i="8"/>
   <c r="BL25" i="8"/>
   <c r="BO25" i="8"/>
   <c r="BN25" i="8"/>
   <c r="AK25" i="8"/>
   <c r="AJ25" i="8"/>
   <c r="AI25" i="8"/>
   <c r="AH25" i="8"/>
@@ -968,50 +966,51 @@
   <c r="I11" i="14"/>
   <c r="I12" i="14"/>
   <c r="I13" i="14"/>
   <c r="K11" i="14"/>
   <c r="K12" i="14"/>
   <c r="K13" i="14"/>
   <c r="E12" i="13"/>
   <c r="E12" i="14"/>
   <c r="I12" i="13"/>
   <c r="K13" i="13"/>
   <c r="I11" i="13"/>
   <c r="F6" i="7" l="1"/>
   <c r="E16" i="9"/>
   <c r="E11" i="8"/>
   <c r="E11" i="7" s="1"/>
   <c r="E11" i="9"/>
   <c r="I11" i="9" s="1"/>
   <c r="I16" i="9"/>
   <c r="I16" i="8" s="1"/>
   <c r="B16" i="9"/>
   <c r="B16" i="8" s="1"/>
   <c r="H7" i="8"/>
   <c r="J7" i="8" s="1"/>
   <c r="H6" i="8"/>
   <c r="L16" i="8" s="1"/>
+  <c r="L18" i="8" s="1"/>
   <c r="H5" i="8"/>
   <c r="H4" i="8"/>
   <c r="F5" i="7"/>
   <c r="W18" i="8" l="1"/>
   <c r="X18" i="8"/>
   <c r="Y18" i="8"/>
   <c r="V18" i="8"/>
   <c r="H16" i="9"/>
   <c r="E16" i="8"/>
   <c r="E16" i="7" s="1"/>
   <c r="F7" i="7"/>
   <c r="I12" i="9"/>
   <c r="I13" i="9"/>
   <c r="I11" i="8"/>
   <c r="I12" i="7"/>
   <c r="I11" i="7"/>
   <c r="E13" i="7"/>
   <c r="I13" i="7"/>
   <c r="E12" i="7"/>
   <c r="I12" i="8"/>
   <c r="E12" i="8"/>
   <c r="I13" i="8"/>
   <c r="E13" i="8"/>
   <c r="C16" i="7"/>
   <c r="P18" i="8"/>
@@ -1968,54 +1967,54 @@
   <si>
     <t>Ausführung:</t>
   </si>
   <si>
     <t>T08WW</t>
   </si>
   <si>
     <t>T20</t>
   </si>
   <si>
     <t>T21</t>
   </si>
   <si>
     <t>KV waarde</t>
   </si>
   <si>
     <t>gekozen KV</t>
   </si>
   <si>
     <t>hoogtes</t>
   </si>
   <si>
     <t>gekozen hoogte</t>
   </si>
   <si>
-    <t>15,3</t>
+    <t>25,3</t>
   </si>
   <si>
-    <t>v2024-03-26</t>
+    <t>v2026-02-04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="0.000000"/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -3136,237 +3135,237 @@
     <xf numFmtId="0" fontId="6" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="7" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="0" fillId="8" borderId="16" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="8" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="4" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
-    </xf>
-[...18 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection locked="0"/>
-[...11 lines deleted...]
-      <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="4" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="23">
     <cellStyle name="Gevolgde hyperlink" xfId="2" builtinId="9" hidden="1"/>
     <cellStyle name="Gevolgde hyperlink" xfId="4" builtinId="9" hidden="1"/>
     <cellStyle name="Gevolgde hyperlink" xfId="6" builtinId="9" hidden="1"/>
     <cellStyle name="Gevolgde hyperlink" xfId="8" builtinId="9" hidden="1"/>
     <cellStyle name="Gevolgde hyperlink" xfId="10" builtinId="9" hidden="1"/>
     <cellStyle name="Gevolgde hyperlink" xfId="12" builtinId="9" hidden="1"/>
     <cellStyle name="Gevolgde hyperlink" xfId="14" builtinId="9" hidden="1"/>
     <cellStyle name="Gevolgde hyperlink" xfId="16" builtinId="9" hidden="1"/>
     <cellStyle name="Gevolgde hyperlink" xfId="18" builtinId="9" hidden="1"/>
     <cellStyle name="Gevolgde hyperlink" xfId="20" builtinId="9" hidden="1"/>
     <cellStyle name="Gevolgde hyperlink" xfId="22" builtinId="9" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="1" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="5" builtinId="8" hidden="1"/>
@@ -3388,59 +3387,59 @@
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2006/relationships/vbaProject" Target="vbaProject.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX1.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX2.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX3.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/activeX1.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D50-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX2.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D50-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX3.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D50-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
+<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{D7053240-CE69-11CD-A777-00DD01143C57}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="nl-NL"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
@@ -10192,148 +10191,148 @@
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>57160</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>66674</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>10</xdr:col>
           <xdr:colOff>476250</xdr:colOff>
           <xdr:row>13</xdr:row>
           <xdr:rowOff>47622</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="4" name="Groep 3">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr>
               <a:grpSpLocks noChangeAspect="1"/>
             </xdr:cNvGrpSpPr>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr>
             <a:xfrm>
               <a:off x="5047432" y="2013087"/>
               <a:ext cx="998872" cy="540024"/>
-              <a:chOff x="9374373" y="1047160"/>
-              <a:chExt cx="394028" cy="498213"/>
+              <a:chOff x="9374373" y="1047165"/>
+              <a:chExt cx="394028" cy="498211"/>
             </a:xfrm>
             <a:noFill/>
             <a:effectLst/>
           </xdr:grpSpPr>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="2055" name="rbtnSI" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s2055"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007080000}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="9374418" y="1047160"/>
+                <a:off x="9374418" y="1047165"/>
                 <a:ext cx="382767" cy="257695"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a14:hiddenLine>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
           </xdr:sp>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="2056" name="rbtnImp" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s2056"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008080000}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="9374373" y="1296268"/>
+                <a:off x="9374373" y="1296271"/>
                 <a:ext cx="394028" cy="249105"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a14:hiddenLine>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
           </xdr:sp>
         </xdr:grpSp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
@@ -11249,1093 +11248,1093 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle11"/>
   <dimension ref="A1:BC49"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" showRuler="0" showWhiteSpace="0" zoomScale="92" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J6" sqref="J6:K6"/>
+    <sheetView showGridLines="0" tabSelected="1" showRuler="0" showWhiteSpace="0" topLeftCell="A2" zoomScale="92" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B31" sqref="B31:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.28515625" style="12" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="12" customWidth="1"/>
     <col min="3" max="4" width="9.7109375" style="12" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="12" customWidth="1"/>
     <col min="6" max="7" width="9.7109375" style="12" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="12" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="12" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="12" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="12" customWidth="1"/>
     <col min="12" max="12" width="2.28515625" style="12" customWidth="1"/>
     <col min="13" max="53" width="10.7109375" style="12" hidden="1" customWidth="1"/>
     <col min="54" max="55" width="11.42578125" style="12" hidden="1" customWidth="1"/>
     <col min="56" max="16384" width="10.7109375" style="12" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
     </row>
     <row r="2" spans="2:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="113" t="s">
+      <c r="B2" s="92" t="s">
         <v>64</v>
       </c>
-      <c r="C2" s="114"/>
-[...5 lines deleted...]
-      <c r="I2" s="115"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="93"/>
+      <c r="G2" s="93"/>
+      <c r="H2" s="93"/>
+      <c r="I2" s="94"/>
     </row>
     <row r="3" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="4" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B4" s="13"/>
-      <c r="F4" s="100" t="s">
+      <c r="F4" s="95" t="s">
         <v>139</v>
       </c>
-      <c r="G4" s="101"/>
-[...2 lines deleted...]
-      <c r="J4" s="103" t="s">
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="97"/>
+      <c r="J4" s="100" t="s">
         <v>59</v>
       </c>
-      <c r="K4" s="104"/>
+      <c r="K4" s="101"/>
     </row>
     <row r="5" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B5" s="94"/>
-[...1 lines deleted...]
-      <c r="F5" s="100" t="str">
+      <c r="B5" s="104"/>
+      <c r="C5" s="104"/>
+      <c r="F5" s="95" t="str">
         <f>cal!D5</f>
         <v>Model:</v>
       </c>
-      <c r="G5" s="101"/>
-[...2 lines deleted...]
-      <c r="J5" s="103" t="s">
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="97"/>
+      <c r="J5" s="100" t="s">
         <v>26</v>
       </c>
-      <c r="K5" s="104"/>
+      <c r="K5" s="101"/>
     </row>
     <row r="6" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B6" s="13"/>
-      <c r="F6" s="100" t="str">
+      <c r="F6" s="95" t="str">
         <f>cal!D6</f>
         <v>Height [cm]:</v>
       </c>
-      <c r="G6" s="101"/>
-[...2 lines deleted...]
-      <c r="J6" s="103" t="s">
+      <c r="G6" s="96"/>
+      <c r="H6" s="96"/>
+      <c r="I6" s="97"/>
+      <c r="J6" s="100" t="s">
         <v>204</v>
       </c>
-      <c r="K6" s="104"/>
+      <c r="K6" s="101"/>
     </row>
     <row r="7" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B7" s="14"/>
-      <c r="F7" s="100" t="str">
+      <c r="F7" s="95" t="str">
         <f>cal!D7</f>
         <v>Fan speed:</v>
       </c>
-      <c r="G7" s="101"/>
-[...5 lines deleted...]
-      <c r="K7" s="117"/>
+      <c r="G7" s="96"/>
+      <c r="H7" s="96"/>
+      <c r="I7" s="97"/>
+      <c r="J7" s="98" t="s">
+        <v>12</v>
+      </c>
+      <c r="K7" s="99"/>
     </row>
     <row r="8" spans="2:11" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="15"/>
       <c r="C8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="16"/>
       <c r="K8" s="39"/>
     </row>
     <row r="9" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="17" t="str">
         <f>cal!B9</f>
         <v>Temperatures</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="18"/>
       <c r="G9" s="18"/>
       <c r="H9" s="18"/>
       <c r="I9" s="18"/>
       <c r="J9" s="18"/>
       <c r="K9" s="40"/>
     </row>
     <row r="10" spans="2:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B10" s="17" t="str">
         <f>cal!B10</f>
         <v>Heating:</v>
       </c>
       <c r="C10" s="19"/>
       <c r="D10" s="18"/>
       <c r="E10" s="18"/>
       <c r="F10" s="19" t="str">
         <f>cal!F10</f>
         <v>Cooling:</v>
       </c>
       <c r="G10" s="18"/>
       <c r="H10" s="18"/>
       <c r="I10" s="19"/>
-      <c r="J10" s="111" t="str">
+      <c r="J10" s="116" t="str">
         <f>cal!J10</f>
         <v>Unit conversion</v>
       </c>
-      <c r="K10" s="112"/>
+      <c r="K10" s="117"/>
     </row>
     <row r="11" spans="2:11" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B11" s="41" t="str">
         <f>cal!B11</f>
         <v>Supply water</v>
       </c>
       <c r="C11" s="18"/>
       <c r="D11" s="2">
         <v>75</v>
       </c>
       <c r="E11" s="18" t="str">
         <f>cal!E11</f>
         <v>°C</v>
       </c>
       <c r="F11" s="18" t="str">
         <f>cal!F11</f>
         <v>Supply water</v>
       </c>
       <c r="G11" s="18"/>
       <c r="H11" s="2">
-        <v>15.999999999999998</v>
+        <v>16</v>
       </c>
       <c r="I11" s="42" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J11" s="105"/>
-      <c r="K11" s="106"/>
+      <c r="J11" s="110"/>
+      <c r="K11" s="111"/>
     </row>
     <row r="12" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B12" s="41" t="str">
         <f>cal!B12</f>
         <v>Return water</v>
       </c>
       <c r="C12" s="18"/>
       <c r="D12" s="2">
         <v>65</v>
       </c>
       <c r="E12" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="F12" s="18" t="str">
         <f>cal!F12</f>
         <v>Return water</v>
       </c>
       <c r="G12" s="18"/>
       <c r="H12" s="2">
-        <v>18.000000000000004</v>
+        <v>18</v>
       </c>
       <c r="I12" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J12" s="107"/>
-      <c r="K12" s="108"/>
+      <c r="J12" s="112"/>
+      <c r="K12" s="113"/>
     </row>
     <row r="13" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B13" s="41" t="str">
         <f>cal!B13</f>
         <v>Entering air</v>
       </c>
       <c r="C13" s="18"/>
       <c r="D13" s="2">
         <v>20</v>
       </c>
       <c r="E13" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="F13" s="18" t="str">
         <f>cal!F13</f>
         <v>Entering air</v>
       </c>
       <c r="G13" s="18"/>
       <c r="H13" s="2">
-        <v>26.999999999999996</v>
+        <v>27</v>
       </c>
       <c r="I13" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J13" s="107"/>
-      <c r="K13" s="108"/>
+      <c r="J13" s="112"/>
+      <c r="K13" s="113"/>
     </row>
     <row r="14" spans="2:11" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="20"/>
       <c r="C14" s="21"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
-      <c r="J14" s="109"/>
-      <c r="K14" s="110"/>
+      <c r="J14" s="114"/>
+      <c r="K14" s="115"/>
     </row>
     <row r="15" spans="2:11" x14ac:dyDescent="0.25">
       <c r="F15" s="44"/>
       <c r="G15" s="44"/>
       <c r="H15" s="45"/>
       <c r="I15" s="45"/>
     </row>
     <row r="16" spans="2:11" ht="114.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="55" t="str">
         <f>cal!B16</f>
         <v>Length [cm]</v>
       </c>
       <c r="C16" s="56" t="str">
         <f>cal!C16</f>
         <v>Heating capacity in [W]</v>
       </c>
       <c r="D16" s="57" t="str">
         <f>cal!D16</f>
         <v>Water flowrate, heating in [l/h]</v>
       </c>
       <c r="E16" s="54" t="str">
         <f>cal!E16</f>
         <v>Water side pressure loss [kPa]</v>
       </c>
       <c r="F16" s="58" t="str">
         <f>cal!F16</f>
         <v>Sens. cooling capacity in [W]</v>
       </c>
       <c r="G16" s="57" t="str">
         <f>cal!G16</f>
         <v>Water flowrate, cooling in [l/h]</v>
       </c>
       <c r="H16" s="54" t="str">
         <f>cal!H16</f>
         <v>Water side pressure loss [kPa]</v>
       </c>
       <c r="I16" s="48" t="str">
         <f>cal!I16</f>
         <v>Air flowrate [m³/h]</v>
       </c>
       <c r="J16" s="49" t="str">
         <f>cal!J16</f>
         <v>Sound pressure* [dB(A)]</v>
       </c>
       <c r="K16" s="50" t="str">
         <f>cal!K16</f>
         <v>Electric power [W]</v>
       </c>
     </row>
     <row r="17" spans="2:12" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="95" t="str">
+      <c r="B17" s="105" t="str">
         <f>cal!B17</f>
-        <v>Clima Beam -  H15,3 B36 Type 20</v>
-[...9 lines deleted...]
-      <c r="K17" s="98"/>
+        <v>Clima Beam -  H25,3 B36 Type 21</v>
+      </c>
+      <c r="C17" s="106"/>
+      <c r="D17" s="106"/>
+      <c r="E17" s="106"/>
+      <c r="F17" s="106"/>
+      <c r="G17" s="106"/>
+      <c r="H17" s="106"/>
+      <c r="I17" s="107"/>
+      <c r="J17" s="107"/>
+      <c r="K17" s="108"/>
       <c r="L17" s="12"/>
     </row>
     <row r="18" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="24">
         <f>IF(UnitsNo=1,ROUND(cal!B18-IF(cal!$N$9=1,5,0),0),IF(UnitsNo=2,ROUND(cal!B18-IF(cal!$N$9=1,5,0)*0.393700787,1),))</f>
         <v>70</v>
       </c>
       <c r="C18" s="24">
         <f>IF(UnitsNo=1,cal!C18,IF(UnitsNo=2,cal!C18*3.412141633,))</f>
-        <v>787.03870387038705</v>
+        <v>1343.2943294329434</v>
       </c>
       <c r="D18" s="60">
         <f>IF(UnitsNo=1,cal!D18,IF(UnitsNo=2,cal!D18/227.124707,))</f>
-        <v>67.673147366327342</v>
+        <v>115.50252187729521</v>
       </c>
       <c r="E18" s="65">
         <f>IF(UnitsNo=1,cal!E18,IF(UnitsNo=2,cal!E18*0.334562))</f>
         <v>0.1</v>
       </c>
       <c r="F18" s="24">
         <f>IF(UnitsNo=1,cal!F18,IF(UnitsNo=2,cal!F18*3.412141633,))</f>
-        <v>169.57695769576955</v>
+        <v>313.59135913591359</v>
       </c>
       <c r="G18" s="60">
         <f>IF(UnitsNo=1,cal!G18,IF(UnitsNo=2,cal!G18/227.124707,))</f>
-        <v>72.904968914776049</v>
+        <v>134.82001682541426</v>
       </c>
       <c r="H18" s="65">
         <f>IF(UnitsNo=1,cal!H18,IF(UnitsNo=2,cal!H18*0.334562))</f>
-        <v>0.1</v>
+        <v>0.1004699764665847</v>
       </c>
       <c r="I18" s="24">
         <f>IF(UnitsNo=1,cal!I18,IF(UnitsNo=2,cal!I18/1.69901082,))</f>
-        <v>55</v>
+        <v>156.05000000000001</v>
       </c>
       <c r="J18" s="26">
         <f>cal!J18</f>
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="K18" s="25">
         <f>cal!K18</f>
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="27">
         <f>IF(UnitsNo=1,ROUND(cal!B19-IF(cal!$N$9=1,5,0),0),IF(UnitsNo=2,ROUND(cal!B19-IF(cal!$N$9=1,5,0)*0.393700787,1),))</f>
         <v>90</v>
       </c>
       <c r="C19" s="27">
         <f>IF(UnitsNo=1,cal!C19,IF(UnitsNo=2,cal!C19*3.412141633,))</f>
-        <v>1180.5580558055806</v>
+        <v>2014.9414941494153</v>
       </c>
       <c r="D19" s="51">
         <f>IF(UnitsNo=1,cal!D19,IF(UnitsNo=2,cal!D19/227.124707,))</f>
-        <v>101.50972104949102</v>
+        <v>173.25378281594283</v>
       </c>
       <c r="E19" s="67">
         <f>IF(UnitsNo=1,cal!E19,IF(UnitsNo=2,cal!E19*0.334562))</f>
-        <v>0.1</v>
+        <v>0.17021230922706704</v>
       </c>
       <c r="F19" s="27">
         <f>IF(UnitsNo=1,cal!F19,IF(UnitsNo=2,cal!F19*3.412141633,))</f>
-        <v>254.36543654365434</v>
+        <v>470.3870387038703</v>
       </c>
       <c r="G19" s="51">
         <f>IF(UnitsNo=1,cal!G19,IF(UnitsNo=2,cal!G19/227.124707,))</f>
-        <v>109.35745337216409</v>
+        <v>202.23002523812136</v>
       </c>
       <c r="H19" s="67">
         <f>IF(UnitsNo=1,cal!H19,IF(UnitsNo=2,cal!H19*0.334562))</f>
-        <v>0.1</v>
+        <v>0.23190856272393237</v>
       </c>
       <c r="I19" s="27">
         <f>IF(UnitsNo=1,cal!I19,IF(UnitsNo=2,cal!I19/1.69901082,))</f>
-        <v>92</v>
+        <v>207.39999999999998</v>
       </c>
       <c r="J19" s="29">
         <f>cal!J19</f>
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="K19" s="28">
         <f>cal!K19</f>
-        <v>7.0106999999999999</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="20" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="27">
         <f>IF(UnitsNo=1,ROUND(cal!B20-IF(cal!$N$9=1,5,0),0),IF(UnitsNo=2,ROUND(cal!B20-IF(cal!$N$9=1,5,0)*0.393700787,1),))</f>
         <v>100</v>
       </c>
       <c r="C20" s="27">
         <f>IF(UnitsNo=1,cal!C20,IF(UnitsNo=2,cal!C20*3.412141633,))</f>
-        <v>1377.3177317731775</v>
+        <v>2350.765076507651</v>
       </c>
       <c r="D20" s="51">
         <f>IF(UnitsNo=1,cal!D20,IF(UnitsNo=2,cal!D20/227.124707,))</f>
-        <v>118.42800789107287</v>
+        <v>202.12941328526662</v>
       </c>
       <c r="E20" s="67">
         <f>IF(UnitsNo=1,cal!E20,IF(UnitsNo=2,cal!E20*0.334562))</f>
-        <v>5.872755814172359E-2</v>
+        <v>0.23468598617589587</v>
       </c>
       <c r="F20" s="27">
         <f>IF(UnitsNo=1,cal!F20,IF(UnitsNo=2,cal!F20*3.412141633,))</f>
-        <v>296.75967596759671</v>
+        <v>548.78487848784869</v>
       </c>
       <c r="G20" s="51">
         <f>IF(UnitsNo=1,cal!G20,IF(UnitsNo=2,cal!G20/227.124707,))</f>
-        <v>127.58369560085808</v>
+        <v>235.93502944447494</v>
       </c>
       <c r="H20" s="67">
         <f>IF(UnitsNo=1,cal!H20,IF(UnitsNo=2,cal!H20*0.334562))</f>
-        <v>6.8159037851902637E-2</v>
+        <v>0.31975178524189812</v>
       </c>
       <c r="I20" s="27">
         <f>IF(UnitsNo=1,cal!I20,IF(UnitsNo=2,cal!I20/1.69901082,))</f>
-        <v>110</v>
+        <v>211.2</v>
       </c>
       <c r="J20" s="29">
         <f>cal!J20</f>
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K20" s="28">
         <f>cal!K20</f>
-        <v>8</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="21" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="27">
         <f>IF(UnitsNo=1,ROUND(cal!B21-IF(cal!$N$9=1,5,0),0),IF(UnitsNo=2,ROUND(cal!B21-IF(cal!$N$9=1,5,0)*0.393700787,1),))</f>
         <v>120</v>
       </c>
       <c r="C21" s="27">
         <f>IF(UnitsNo=1,cal!C21,IF(UnitsNo=2,cal!C21*3.412141633,))</f>
-        <v>1770.837083708371</v>
+        <v>3022.4122412241227</v>
       </c>
       <c r="D21" s="51">
         <f>IF(UnitsNo=1,cal!D21,IF(UnitsNo=2,cal!D21/227.124707,))</f>
-        <v>152.26458157423653</v>
+        <v>259.88067422391424</v>
       </c>
       <c r="E21" s="67">
         <f>IF(UnitsNo=1,cal!E21,IF(UnitsNo=2,cal!E21*0.334562))</f>
-        <v>9.8852301202552825E-2</v>
+        <v>0.39819052266888683</v>
       </c>
       <c r="F21" s="27">
         <f>IF(UnitsNo=1,cal!F21,IF(UnitsNo=2,cal!F21*3.412141633,))</f>
-        <v>381.54815481548155</v>
+        <v>705.58055805580557</v>
       </c>
       <c r="G21" s="51">
         <f>IF(UnitsNo=1,cal!G21,IF(UnitsNo=2,cal!G21/227.124707,))</f>
-        <v>164.03618005824615</v>
+        <v>303.34503785718209</v>
       </c>
       <c r="H21" s="67">
         <f>IF(UnitsNo=1,cal!H21,IF(UnitsNo=2,cal!H21*0.334562))</f>
-        <v>0.11472770114420326</v>
+        <v>0.54252123258162421</v>
       </c>
       <c r="I21" s="27">
         <f>IF(UnitsNo=1,cal!I21,IF(UnitsNo=2,cal!I21/1.69901082,))</f>
-        <v>146</v>
+        <v>312.10000000000002</v>
       </c>
       <c r="J21" s="29">
         <f>cal!J21</f>
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="K21" s="28">
         <f>cal!K21</f>
-        <v>9.6999999999999993</v>
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="27">
         <f>IF(UnitsNo=1,ROUND(cal!B22-IF(cal!$N$9=1,5,0),0),IF(UnitsNo=2,ROUND(cal!B22-IF(cal!$N$9=1,5,0)*0.393700787,1),))</f>
         <v>150</v>
       </c>
       <c r="C22" s="27">
         <f>IF(UnitsNo=1,cal!C22,IF(UnitsNo=2,cal!C22*3.412141633,))</f>
-        <v>2361.1161116111612</v>
+        <v>4029.8829882988307</v>
       </c>
       <c r="D22" s="51">
         <f>IF(UnitsNo=1,cal!D22,IF(UnitsNo=2,cal!D22/227.124707,))</f>
-        <v>203.01944209898204</v>
+        <v>346.50756563188565</v>
       </c>
       <c r="E22" s="67">
         <f>IF(UnitsNo=1,cal!E22,IF(UnitsNo=2,cal!E22*0.334562))</f>
-        <v>0.18062712122319843</v>
+        <v>0.73658332928707437</v>
       </c>
       <c r="F22" s="27">
         <f>IF(UnitsNo=1,cal!F22,IF(UnitsNo=2,cal!F22*3.412141633,))</f>
-        <v>508.73087308730868</v>
+        <v>940.77407740774061</v>
       </c>
       <c r="G22" s="51">
         <f>IF(UnitsNo=1,cal!G22,IF(UnitsNo=2,cal!G22/227.124707,))</f>
-        <v>218.71490674432818</v>
+        <v>404.46005047624271</v>
       </c>
       <c r="H22" s="67">
         <f>IF(UnitsNo=1,cal!H22,IF(UnitsNo=2,cal!H22*0.334562))</f>
-        <v>0.20963532593713374</v>
+        <v>1.0035700825461262</v>
       </c>
       <c r="I22" s="27">
         <f>IF(UnitsNo=1,cal!I22,IF(UnitsNo=2,cal!I22/1.69901082,))</f>
-        <v>183</v>
+        <v>363.45</v>
       </c>
       <c r="J22" s="29">
         <f>cal!J22</f>
-        <v>22.41028567288496</v>
+        <v>32.6</v>
       </c>
       <c r="K22" s="28">
         <f>cal!K22</f>
-        <v>11.7</v>
+        <v>10.1</v>
       </c>
     </row>
     <row r="23" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="27">
         <f>IF(UnitsNo=1,ROUND(cal!B23-IF(cal!$N$9=1,5,0),0),IF(UnitsNo=2,ROUND(cal!B23-IF(cal!$N$9=1,5,0)*0.393700787,1),))</f>
         <v>170</v>
       </c>
       <c r="C23" s="27">
         <f>IF(UnitsNo=1,cal!C23,IF(UnitsNo=2,cal!C23*3.412141633,))</f>
-        <v>2754.6354635463549</v>
+        <v>4701.5301530153019</v>
       </c>
       <c r="D23" s="51">
         <f>IF(UnitsNo=1,cal!D23,IF(UnitsNo=2,cal!D23/227.124707,))</f>
-        <v>236.85601578214573</v>
+        <v>404.25882657053324</v>
       </c>
       <c r="E23" s="67">
         <f>IF(UnitsNo=1,cal!E23,IF(UnitsNo=2,cal!E23*0.334562))</f>
-        <v>0.25044604758875227</v>
+        <v>1.0299382421748282</v>
       </c>
       <c r="F23" s="27">
         <f>IF(UnitsNo=1,cal!F23,IF(UnitsNo=2,cal!F23*3.412141633,))</f>
-        <v>593.51935193519341</v>
+        <v>1097.5697569756974</v>
       </c>
       <c r="G23" s="51">
         <f>IF(UnitsNo=1,cal!G23,IF(UnitsNo=2,cal!G23/227.124707,))</f>
-        <v>255.16739120171616</v>
+        <v>471.87005888894987</v>
       </c>
       <c r="H23" s="67">
         <f>IF(UnitsNo=1,cal!H23,IF(UnitsNo=2,cal!H23*0.334562))</f>
-        <v>0.29066697437456551</v>
+        <v>1.4032563127884283</v>
       </c>
       <c r="I23" s="27">
         <f>IF(UnitsNo=1,cal!I23,IF(UnitsNo=2,cal!I23/1.69901082,))</f>
-        <v>219</v>
+        <v>467.15</v>
       </c>
       <c r="J23" s="29">
         <f>cal!J23</f>
-        <v>23.202098133361211</v>
+        <v>33.700000000000003</v>
       </c>
       <c r="K23" s="28">
         <f>cal!K23</f>
-        <v>13.7</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="24" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="27">
         <f>IF(UnitsNo=1,ROUND(cal!B24-IF(cal!$N$9=1,5,0),0),IF(UnitsNo=2,ROUND(cal!B24-IF(cal!$N$9=1,5,0)*0.393700787,1),))</f>
         <v>190</v>
       </c>
       <c r="C24" s="27">
         <f>IF(UnitsNo=1,cal!C24,IF(UnitsNo=2,cal!C24*3.412141633,))</f>
-        <v>3148.1548154815482</v>
+        <v>5373.1773177317737</v>
       </c>
       <c r="D24" s="51">
         <f>IF(UnitsNo=1,cal!D24,IF(UnitsNo=2,cal!D24/227.124707,))</f>
-        <v>270.69258946530937</v>
+        <v>462.01008750918083</v>
       </c>
       <c r="E24" s="67">
         <f>IF(UnitsNo=1,cal!E24,IF(UnitsNo=2,cal!E24*0.334562))</f>
-        <v>0.33328118125947132</v>
+        <v>1.3824531882742419</v>
       </c>
       <c r="F24" s="27">
         <f>IF(UnitsNo=1,cal!F24,IF(UnitsNo=2,cal!F24*3.412141633,))</f>
-        <v>678.3078307830782</v>
+        <v>1254.3654365436544</v>
       </c>
       <c r="G24" s="51">
         <f>IF(UnitsNo=1,cal!G24,IF(UnitsNo=2,cal!G24/227.124707,))</f>
-        <v>291.6198756591042</v>
+        <v>539.28006730165703</v>
       </c>
       <c r="H24" s="67">
         <f>IF(UnitsNo=1,cal!H24,IF(UnitsNo=2,cal!H24*0.334562))</f>
-        <v>0.38680519619037657</v>
+        <v>1.8835461041663348</v>
       </c>
       <c r="I24" s="27">
         <f>IF(UnitsNo=1,cal!I24,IF(UnitsNo=2,cal!I24/1.69901082,))</f>
-        <v>256</v>
+        <v>519.5</v>
       </c>
       <c r="J24" s="29">
         <f>cal!J24</f>
-        <v>23.871566029667342</v>
+        <v>34.1</v>
       </c>
       <c r="K24" s="28">
         <f>cal!K24</f>
-        <v>15.7</v>
+        <v>13.7</v>
       </c>
     </row>
     <row r="25" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="27">
         <f>IF(UnitsNo=1,ROUND(cal!B25-IF(cal!$N$9=1,5,0),0),IF(UnitsNo=2,ROUND(cal!B25-IF(cal!$N$9=1,5,0)*0.393700787,1),))</f>
         <v>210</v>
       </c>
       <c r="C25" s="27">
         <f>IF(UnitsNo=1,cal!C25,IF(UnitsNo=2,cal!C25*3.412141633,))</f>
-        <v>3541.6741674167415</v>
+        <v>6044.8244824482454</v>
       </c>
       <c r="D25" s="51">
         <f>IF(UnitsNo=1,cal!D25,IF(UnitsNo=2,cal!D25/227.124707,))</f>
-        <v>304.529163148473</v>
+        <v>519.76134844782848</v>
       </c>
       <c r="E25" s="67">
         <f>IF(UnitsNo=1,cal!E25,IF(UnitsNo=2,cal!E25*0.334562))</f>
-        <v>0.42983823184344316</v>
+        <v>1.7987669157154016</v>
       </c>
       <c r="F25" s="27">
         <f>IF(UnitsNo=1,cal!F25,IF(UnitsNo=2,cal!F25*3.412141633,))</f>
-        <v>763.09630963096299</v>
+        <v>1411.1611161116109</v>
       </c>
       <c r="G25" s="51">
         <f>IF(UnitsNo=1,cal!G25,IF(UnitsNo=2,cal!G25/227.124707,))</f>
-        <v>328.07236011649223</v>
+        <v>606.69007571436407</v>
       </c>
       <c r="H25" s="67">
         <f>IF(UnitsNo=1,cal!H25,IF(UnitsNo=2,cal!H25*0.334562))</f>
-        <v>0.49886903595941545</v>
+        <v>2.4507595954322716</v>
       </c>
       <c r="I25" s="27">
         <f>IF(UnitsNo=1,cal!I25,IF(UnitsNo=2,cal!I25/1.69901082,))</f>
-        <v>293</v>
+        <v>571.84999999999991</v>
       </c>
       <c r="J25" s="29">
         <f>cal!J25</f>
-        <v>23.871566029667342</v>
+        <v>34.1</v>
       </c>
       <c r="K25" s="28">
         <f>cal!K25</f>
-        <v>18</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="26" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="27">
         <f>IF(UnitsNo=1,ROUND(cal!B26-IF(cal!$N$9=1,5,0),0),IF(UnitsNo=2,ROUND(cal!B26-IF(cal!$N$9=1,5,0)*0.393700787,1),))</f>
         <v>230</v>
       </c>
       <c r="C26" s="27">
         <f>IF(UnitsNo=1,cal!C26,IF(UnitsNo=2,cal!C26*3.412141633,))</f>
-        <v>3935.1935193519353</v>
+        <v>6716.4716471647162</v>
       </c>
       <c r="D26" s="51">
         <f>IF(UnitsNo=1,cal!D26,IF(UnitsNo=2,cal!D26/227.124707,))</f>
-        <v>338.3657368316367</v>
+        <v>577.51260938647602</v>
       </c>
       <c r="E26" s="67">
         <f>IF(UnitsNo=1,cal!E26,IF(UnitsNo=2,cal!E26*0.334562))</f>
-        <v>0.54086287350992679</v>
+        <v>2.2839045174793604</v>
       </c>
       <c r="F26" s="27">
         <f>IF(UnitsNo=1,cal!F26,IF(UnitsNo=2,cal!F26*3.412141633,))</f>
-        <v>847.88478847884767</v>
+        <v>1567.9567956795677</v>
       </c>
       <c r="G26" s="51">
         <f>IF(UnitsNo=1,cal!G26,IF(UnitsNo=2,cal!G26/227.124707,))</f>
-        <v>364.52484457388022</v>
+        <v>674.10008412707123</v>
       </c>
       <c r="H26" s="67">
         <f>IF(UnitsNo=1,cal!H26,IF(UnitsNo=2,cal!H26*0.334562))</f>
-        <v>0.6277239210131752</v>
+        <v>3.1117433072408462</v>
       </c>
       <c r="I26" s="27">
         <f>IF(UnitsNo=1,cal!I26,IF(UnitsNo=2,cal!I26/1.69901082,))</f>
-        <v>293</v>
+        <v>623.20000000000005</v>
       </c>
       <c r="J26" s="29">
         <f>cal!J26</f>
-        <v>24.45148549944421</v>
+        <v>34.9</v>
       </c>
       <c r="K26" s="28">
         <f>cal!K26</f>
-        <v>17.7</v>
+        <v>16.100000000000001</v>
       </c>
     </row>
     <row r="27" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="27">
         <f>IF(UnitsNo=1,ROUND(cal!B27-IF(cal!$N$9=1,5,0),0),IF(UnitsNo=2,ROUND(cal!B27-IF(cal!$N$9=1,5,0)*0.393700787,1),))</f>
         <v>250</v>
       </c>
       <c r="C27" s="27">
         <f>IF(UnitsNo=1,cal!C27,IF(UnitsNo=2,cal!C27*3.412141633,))</f>
-        <v>4328.712871287129</v>
+        <v>7388.1188118811888</v>
       </c>
       <c r="D27" s="51">
         <f>IF(UnitsNo=1,cal!D27,IF(UnitsNo=2,cal!D27/227.124707,))</f>
-        <v>372.20231051480039</v>
+        <v>635.26387032512366</v>
       </c>
       <c r="E27" s="67">
         <f>IF(UnitsNo=1,cal!E27,IF(UnitsNo=2,cal!E27*0.334562))</f>
-        <v>0.66714330657374699</v>
+        <v>2.8433141444553773</v>
       </c>
       <c r="F27" s="27">
         <f>IF(UnitsNo=1,cal!F27,IF(UnitsNo=2,cal!F27*3.412141633,))</f>
-        <v>932.67326732673246</v>
+        <v>1724.7524752475247</v>
       </c>
       <c r="G27" s="51">
         <f>IF(UnitsNo=1,cal!G27,IF(UnitsNo=2,cal!G27/227.124707,))</f>
-        <v>400.97732903126825</v>
+        <v>741.51009253977838</v>
       </c>
       <c r="H27" s="67">
         <f>IF(UnitsNo=1,cal!H27,IF(UnitsNo=2,cal!H27*0.334562))</f>
-        <v>0.77428463440739559</v>
+        <v>3.8739201624580195</v>
       </c>
       <c r="I27" s="27">
         <f>IF(UnitsNo=1,cal!I27,IF(UnitsNo=2,cal!I27/1.69901082,))</f>
-        <v>348</v>
+        <v>726.9</v>
       </c>
       <c r="J27" s="29">
         <f>cal!J27</f>
-        <v>24.963010723918025</v>
+        <v>35.6</v>
       </c>
       <c r="K27" s="28">
         <f>cal!K27</f>
-        <v>21</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="28" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="27">
         <f>IF(UnitsNo=1,ROUND(cal!B28-IF(cal!$N$9=1,5,0),0),IF(UnitsNo=2,ROUND(cal!B28-IF(cal!$N$9=1,5,0)*0.393700787,1),))</f>
         <v>270</v>
       </c>
       <c r="C28" s="27">
         <f>IF(UnitsNo=1,cal!C28,IF(UnitsNo=2,cal!C28*3.412141633,))</f>
-        <v>4722.2322232223223</v>
+        <v>8059.7659765976614</v>
       </c>
       <c r="D28" s="51">
         <f>IF(UnitsNo=1,cal!D28,IF(UnitsNo=2,cal!D28/227.124707,))</f>
-        <v>406.03888419796408</v>
+        <v>693.01513126377131</v>
       </c>
       <c r="E28" s="67">
         <f>IF(UnitsNo=1,cal!E28,IF(UnitsNo=2,cal!E28*0.334562))</f>
-        <v>0.8095130062708813</v>
+        <v>3.4829077206402639</v>
       </c>
       <c r="F28" s="27">
         <f>IF(UnitsNo=1,cal!F28,IF(UnitsNo=2,cal!F28*3.412141633,))</f>
-        <v>1017.4617461746174</v>
+        <v>1881.5481548154812</v>
       </c>
       <c r="G28" s="51">
         <f>IF(UnitsNo=1,cal!G28,IF(UnitsNo=2,cal!G28/227.124707,))</f>
-        <v>437.42981348865635</v>
+        <v>808.92010095248543</v>
       </c>
       <c r="H28" s="67">
         <f>IF(UnitsNo=1,cal!H28,IF(UnitsNo=2,cal!H28*0.334562))</f>
-        <v>0.93951850514323443</v>
+        <v>4.7453449592547363</v>
       </c>
       <c r="I28" s="27">
         <f>IF(UnitsNo=1,cal!I28,IF(UnitsNo=2,cal!I28/1.69901082,))</f>
-        <v>366</v>
+        <v>779.25</v>
       </c>
       <c r="J28" s="29">
         <f>cal!J28</f>
-        <v>25.420585629524773</v>
+        <v>35.9</v>
       </c>
       <c r="K28" s="28">
         <f>cal!K28</f>
-        <v>21.7</v>
+        <v>19.7</v>
       </c>
     </row>
     <row r="29" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="30">
         <f>IF(UnitsNo=1,ROUND(cal!B29-IF(cal!$N$9=1,5,0),0),IF(UnitsNo=2,ROUND(cal!B29-IF(cal!$N$9=1,5,0)*0.393700787,1),))</f>
         <v>290</v>
       </c>
       <c r="C29" s="30">
         <f>IF(UnitsNo=1,cal!C29,IF(UnitsNo=2,cal!C29*3.412141633,))</f>
-        <v>5115.7515751575156</v>
+        <v>8731.4131413141313</v>
       </c>
       <c r="D29" s="52">
         <f>IF(UnitsNo=1,cal!D29,IF(UnitsNo=2,cal!D29/227.124707,))</f>
-        <v>439.87545788112772</v>
+        <v>750.76639220241884</v>
       </c>
       <c r="E29" s="68">
         <f>IF(UnitsNo=1,cal!E29,IF(UnitsNo=2,cal!E29*0.334562))</f>
-        <v>0.96885367422551338</v>
+        <v>4.2091061576211342</v>
       </c>
       <c r="F29" s="30">
         <f>IF(UnitsNo=1,cal!F29,IF(UnitsNo=2,cal!F29*3.412141633,))</f>
-        <v>1102.250225022502</v>
+        <v>2038.3438343834382</v>
       </c>
       <c r="G29" s="52">
         <f>IF(UnitsNo=1,cal!G29,IF(UnitsNo=2,cal!G29/227.124707,))</f>
-        <v>473.88229794604433</v>
+        <v>876.3301093651927</v>
       </c>
       <c r="H29" s="68">
         <f>IF(UnitsNo=1,cal!H29,IF(UnitsNo=2,cal!H29*0.334562))</f>
-        <v>1.1244488336315777</v>
+        <v>5.73476597432325</v>
       </c>
       <c r="I29" s="30">
         <f>IF(UnitsNo=1,cal!I29,IF(UnitsNo=2,cal!I29/1.69901082,))</f>
-        <v>403</v>
+        <v>831.59999999999991</v>
       </c>
       <c r="J29" s="32">
         <f>cal!J29</f>
-        <v>25.834512481107026</v>
+        <v>36.200000000000003</v>
       </c>
       <c r="K29" s="31">
         <f>cal!K29</f>
-        <v>23.7</v>
+        <v>20.9</v>
       </c>
     </row>
     <row r="30" spans="2:12" ht="10.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="93" t="str">
+      <c r="B30" s="103" t="str">
         <f>cal!B30</f>
         <v>* Sound pressure at an assumed room damping of 8dB (A)</v>
       </c>
-      <c r="C30" s="93"/>
-[...3 lines deleted...]
-      <c r="G30" s="93"/>
+      <c r="C30" s="103"/>
+      <c r="D30" s="103"/>
+      <c r="E30" s="103"/>
+      <c r="F30" s="103"/>
+      <c r="G30" s="103"/>
       <c r="H30" s="29"/>
       <c r="J30" s="36"/>
       <c r="K30" s="43" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="31" spans="2:12" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B31" s="93" t="str">
+      <c r="B31" s="103" t="str">
         <f>cal!B31</f>
         <v xml:space="preserve">Attention:
 The temperature at which water vapor starts to condense in the ambient air is called the dew point temperature. Condensate can damage both the device and its environment. The device does not switch off when the dew point is reached. The customer should therefore check the dew point temperature and prevent the temperature from dropping below the dew point. Jaga N.V. cannot be held liable for damage caused by condensate.
 </v>
       </c>
-      <c r="C31" s="93"/>
-[...7 lines deleted...]
-      <c r="K31" s="93"/>
+      <c r="C31" s="103"/>
+      <c r="D31" s="103"/>
+      <c r="E31" s="103"/>
+      <c r="F31" s="103"/>
+      <c r="G31" s="103"/>
+      <c r="H31" s="103"/>
+      <c r="I31" s="103"/>
+      <c r="J31" s="103"/>
+      <c r="K31" s="103"/>
     </row>
     <row r="32" spans="2:12" ht="9.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="99" t="str">
+      <c r="B32" s="109" t="str">
         <f>cal!B32</f>
         <v>JAGA N.V. • Verbindingslaan 16 • 3590 Diepenbeek Belgium • T +32 (0)11 29 41 11 • F +32 (0)11 32 35 78 • info@jaga.be •  www.jaga.com</v>
       </c>
-      <c r="C32" s="99"/>
-[...7 lines deleted...]
-      <c r="K32" s="99"/>
+      <c r="C32" s="109"/>
+      <c r="D32" s="109"/>
+      <c r="E32" s="109"/>
+      <c r="F32" s="109"/>
+      <c r="G32" s="109"/>
+      <c r="H32" s="109"/>
+      <c r="I32" s="109"/>
+      <c r="J32" s="109"/>
+      <c r="K32" s="109"/>
     </row>
     <row r="33" spans="1:12" ht="14.45" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B33" s="99" t="str">
+      <c r="B33" s="109" t="str">
         <f>cal!B33</f>
         <v>KBC IBAN: BE16 459 250 300 174 BIC:KREDBEBB • ING IBAN: BE97 335 009 564 549 BIC: BBRUBEBB • RPR Hasselt 45.752 • BE0413.382.425</v>
       </c>
-      <c r="C33" s="99"/>
-[...7 lines deleted...]
-      <c r="K33" s="99"/>
+      <c r="C33" s="109"/>
+      <c r="D33" s="109"/>
+      <c r="E33" s="109"/>
+      <c r="F33" s="109"/>
+      <c r="G33" s="109"/>
+      <c r="H33" s="109"/>
+      <c r="I33" s="109"/>
+      <c r="J33" s="109"/>
+      <c r="K33" s="109"/>
     </row>
     <row r="34" spans="1:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
     </row>
     <row r="35" spans="1:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="B35" s="47"/>
       <c r="C35" s="47"/>
       <c r="D35" s="47"/>
       <c r="E35" s="47"/>
       <c r="F35" s="47"/>
       <c r="G35" s="47"/>
       <c r="H35" s="47"/>
       <c r="I35" s="47"/>
       <c r="J35" s="47"/>
     </row>
     <row r="36" spans="1:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
       <c r="H36" s="47"/>
       <c r="I36" s="47"/>
       <c r="J36" s="47"/>
     </row>
     <row r="37" spans="1:12" ht="15.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="39" spans="1:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="92"/>
-[...10 lines deleted...]
-      <c r="L39" s="92"/>
+      <c r="A39" s="102"/>
+      <c r="B39" s="102"/>
+      <c r="C39" s="102"/>
+      <c r="D39" s="102"/>
+      <c r="E39" s="102"/>
+      <c r="F39" s="102"/>
+      <c r="G39" s="102"/>
+      <c r="H39" s="102"/>
+      <c r="I39" s="102"/>
+      <c r="J39" s="102"/>
+      <c r="K39" s="102"/>
+      <c r="L39" s="102"/>
     </row>
     <row r="40" spans="1:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="92"/>
-[...10 lines deleted...]
-      <c r="L40" s="92"/>
+      <c r="A40" s="102"/>
+      <c r="B40" s="102"/>
+      <c r="C40" s="102"/>
+      <c r="D40" s="102"/>
+      <c r="E40" s="102"/>
+      <c r="F40" s="102"/>
+      <c r="G40" s="102"/>
+      <c r="H40" s="102"/>
+      <c r="I40" s="102"/>
+      <c r="J40" s="102"/>
+      <c r="K40" s="102"/>
+      <c r="L40" s="102"/>
     </row>
     <row r="41" spans="1:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="42" spans="1:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="43" spans="1:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="44" spans="1:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="45" spans="1:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="46" spans="1:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="47" spans="1:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="48" spans="1:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="49" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="/A3tP4oP2HyqM+JdNdJuAYMytbcCbHrgGkpxTLOm2iH9HcrAmwAVy2AvZpdc6ZUANnRO4s92DjVQe+Z1D0rupw==" saltValue="Iy2+I3ozCL6Waecn7UHYCw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="pYfiC6o7kjkuHJSWt5T7z6lEh0i7z2kWK+OHy1Nj0Ym1yyu49cdpkZgCXZCI13E6F9X1JHmFVvWaEQBf6nU3+A==" saltValue="iWt1GKvhZy+WBSWV6nlRYw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <dataConsolidate/>
   <mergeCells count="18">
-    <mergeCell ref="B2:I2"/>
-[...5 lines deleted...]
-    <mergeCell ref="J4:K4"/>
     <mergeCell ref="A39:L40"/>
     <mergeCell ref="B30:G30"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B31:K31"/>
     <mergeCell ref="B17:K17"/>
     <mergeCell ref="B32:K32"/>
     <mergeCell ref="B33:K33"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="J11:K14"/>
     <mergeCell ref="J10:K10"/>
+    <mergeCell ref="B2:I2"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="F6:I6"/>
+    <mergeCell ref="F7:I7"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="J4:K4"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <controls>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="2065" r:id="rId4" name="btnCopy">
-          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+        <control shapeId="2056" r:id="rId4" name="rbtnImp">
+          <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" r:id="rId5">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-                <xdr:rowOff>95250</xdr:rowOff>
+                <xdr:col>9</xdr:col>
+                <xdr:colOff>57150</xdr:colOff>
+                <xdr:row>11</xdr:row>
+                <xdr:rowOff>152400</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-                <xdr:rowOff>123825</xdr:rowOff>
+                <xdr:col>10</xdr:col>
+                <xdr:colOff>476250</xdr:colOff>
+                <xdr:row>13</xdr:row>
+                <xdr:rowOff>47625</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="2065" r:id="rId4" name="btnCopy"/>
+        <control shapeId="2056" r:id="rId4" name="rbtnImp"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <control shapeId="2055" r:id="rId6" name="rbtnSI">
-          <controlPr defaultSize="0" autoFill="0" autoLine="0" r:id="rId7">
+          <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" r:id="rId7">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>9</xdr:col>
                 <xdr:colOff>57150</xdr:colOff>
                 <xdr:row>10</xdr:row>
                 <xdr:rowOff>66675</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>10</xdr:col>
                 <xdr:colOff>447675</xdr:colOff>
                 <xdr:row>11</xdr:row>
                 <xdr:rowOff>161925</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
         <control shapeId="2055" r:id="rId6" name="rbtnSI"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="2056" r:id="rId8" name="rbtnImp">
-          <controlPr defaultSize="0" autoFill="0" autoLine="0" r:id="rId9">
+        <control shapeId="2065" r:id="rId8" name="btnCopy">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId9">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-                <xdr:rowOff>152400</xdr:rowOff>
+                <xdr:col>1</xdr:col>
+                <xdr:colOff>333375</xdr:colOff>
+                <xdr:row>3</xdr:row>
+                <xdr:rowOff>95250</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>10</xdr:col>
-[...2 lines deleted...]
-                <xdr:rowOff>47625</xdr:rowOff>
+                <xdr:col>4</xdr:col>
+                <xdr:colOff>409575</xdr:colOff>
+                <xdr:row>5</xdr:row>
+                <xdr:rowOff>133350</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="2056" r:id="rId8" name="rbtnImp"/>
+        <control shapeId="2065" r:id="rId8" name="btnCopy"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </controls>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>cal!$M$13:$M$14</xm:f>
           </x14:formula1>
           <xm:sqref>J5:K5</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000001000000}">
           <x14:formula1>
             <xm:f>cal!$O$13:$O$14</xm:f>
           </x14:formula1>
           <xm:sqref>J7:K7</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000002000000}">
           <x14:formula1>
             <xm:f>cal!$L$1:$L$8</xm:f>
           </x14:formula1>
           <xm:sqref>J4:K4</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000003000000}">
@@ -12355,119 +12354,119 @@
   <sheetPr codeName="Blad12"/>
   <dimension ref="A1:M40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J6" sqref="J6:K6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.28515625" style="12" customWidth="1"/>
     <col min="2" max="8" width="9.7109375" style="12" customWidth="1"/>
     <col min="9" max="9" width="6.7109375" style="12" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="12" customWidth="1"/>
     <col min="11" max="11" width="5.7109375" style="12" customWidth="1"/>
     <col min="12" max="12" width="2.28515625" style="12" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
     </row>
     <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="113"/>
-[...6 lines deleted...]
-      <c r="I2" s="115"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="93"/>
+      <c r="G2" s="93"/>
+      <c r="H2" s="93"/>
+      <c r="I2" s="94"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12"/>
-      <c r="F4" s="100" t="s">
+      <c r="F4" s="95" t="s">
         <v>56</v>
       </c>
-      <c r="G4" s="101"/>
-[...3 lines deleted...]
-      <c r="K4" s="104"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="97"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="101"/>
       <c r="L4" s="12"/>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12"/>
-      <c r="B5" s="94"/>
-[...1 lines deleted...]
-      <c r="F5" s="100" t="s">
+      <c r="B5" s="104"/>
+      <c r="C5" s="104"/>
+      <c r="F5" s="95" t="s">
         <v>151</v>
       </c>
-      <c r="G5" s="101"/>
-[...3 lines deleted...]
-      <c r="K5" s="131"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="97"/>
+      <c r="J5" s="133"/>
+      <c r="K5" s="134"/>
       <c r="L5" s="12"/>
       <c r="M5" s="1" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12"/>
       <c r="B6" s="13"/>
       <c r="C6" s="12"/>
-      <c r="F6" s="100" t="s">
+      <c r="F6" s="95" t="s">
         <v>149</v>
       </c>
-      <c r="G6" s="101"/>
-[...3 lines deleted...]
-      <c r="K6" s="131"/>
+      <c r="G6" s="96"/>
+      <c r="H6" s="96"/>
+      <c r="I6" s="97"/>
+      <c r="J6" s="133"/>
+      <c r="K6" s="134"/>
       <c r="L6" s="12"/>
       <c r="M6" s="1" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="12"/>
       <c r="B7" s="14"/>
       <c r="C7" s="12"/>
-      <c r="F7" s="100" t="s">
+      <c r="F7" s="95" t="s">
         <v>152</v>
       </c>
-      <c r="G7" s="101"/>
-[...3 lines deleted...]
-      <c r="K7" s="129"/>
+      <c r="G7" s="96"/>
+      <c r="H7" s="96"/>
+      <c r="I7" s="97"/>
+      <c r="J7" s="131"/>
+      <c r="K7" s="132"/>
       <c r="L7" s="12"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="12"/>
       <c r="B8" s="15"/>
       <c r="C8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="16"/>
       <c r="K8" s="39"/>
       <c r="L8" s="12"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="12"/>
       <c r="B9" s="79" t="s">
         <v>153</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="18"/>
@@ -12503,128 +12502,128 @@
       <c r="M10" s="11" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A11" s="12"/>
       <c r="B11" s="41" t="s">
         <v>155</v>
       </c>
       <c r="C11" s="18"/>
       <c r="D11" s="2"/>
       <c r="E11" s="18" t="str">
         <f>IF(UnitsNo=1,"°C",IF(UnitsNo=2,"°F",))</f>
         <v>°C</v>
       </c>
       <c r="F11" s="18" t="str">
         <f>B11</f>
         <v>Voda na přívodu</v>
       </c>
       <c r="G11" s="18"/>
       <c r="H11" s="2"/>
       <c r="I11" s="42" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J11" s="122"/>
-      <c r="K11" s="123" t="str">
+      <c r="J11" s="125"/>
+      <c r="K11" s="126" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L11" s="12"/>
       <c r="M11" s="11" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="12"/>
       <c r="B12" s="41" t="s">
         <v>156</v>
       </c>
       <c r="C12" s="18"/>
       <c r="D12" s="2"/>
       <c r="E12" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="F12" s="18" t="str">
         <f>B12</f>
         <v>Voda na zpátečce</v>
       </c>
       <c r="G12" s="18"/>
       <c r="H12" s="2"/>
       <c r="I12" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J12" s="124"/>
-      <c r="K12" s="125" t="str">
+      <c r="J12" s="127"/>
+      <c r="K12" s="128" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L12" s="12"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="12"/>
       <c r="B13" s="41" t="s">
         <v>157</v>
       </c>
       <c r="C13" s="18"/>
       <c r="D13" s="2"/>
       <c r="E13" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="F13" s="18" t="str">
         <f>B13</f>
         <v>Teplota vzduchu</v>
       </c>
       <c r="G13" s="18"/>
       <c r="H13" s="2"/>
       <c r="I13" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J13" s="124"/>
-      <c r="K13" s="125" t="str">
+      <c r="J13" s="127"/>
+      <c r="K13" s="128" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L13" s="12"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="12"/>
       <c r="B14" s="20"/>
       <c r="C14" s="21"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
-      <c r="J14" s="126"/>
-      <c r="K14" s="127"/>
+      <c r="J14" s="129"/>
+      <c r="K14" s="130"/>
       <c r="L14" s="12"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="12"/>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="44"/>
       <c r="G15" s="44"/>
       <c r="H15" s="45"/>
       <c r="I15" s="45"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1" ht="114.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="23"/>
       <c r="B16" s="55" t="str">
         <f>CONCATENATE("Délka ",IF(UnitsNo=1,"[cm]",IF(UnitsNo=2,"[inch]",)))</f>
         <v>Délka [cm]</v>
       </c>
       <c r="C16" s="56" t="str">
         <f>CONCATENATE("Výkon Topení",IF(UnitsNo=1," [W]",IF(UnitsNo=2," [Btu/h]",)))</f>
         <v>Výkon Topení [W]</v>
@@ -12641,63 +12640,63 @@
         <f>CONCATENATE("Výkon chlazení Znatelný",IF(UnitsNo=1," [W]",IF(UnitsNo=2," [Btu/h]",)))</f>
         <v>Výkon chlazení Znatelný [W]</v>
       </c>
       <c r="G16" s="57" t="str">
         <f>CONCATENATE("Průtok vody,chlazen",IF(UnitsNo=1," [l/h]",IF(UnitsNo=2," [GPM]",)))</f>
         <v>Průtok vody,chlazen [l/h]</v>
       </c>
       <c r="H16" s="54" t="str">
         <f>E16</f>
         <v>Tlaková ztráta [kPa]</v>
       </c>
       <c r="I16" s="48" t="str">
         <f>"Průtok vzduchu"&amp;IF(UnitsNo=1," [m³/h]",IF(UnitsNo=2," [CFM]",))</f>
         <v>Průtok vzduchu [m³/h]</v>
       </c>
       <c r="J16" s="49" t="s">
         <v>185</v>
       </c>
       <c r="K16" s="50" t="s">
         <v>186</v>
       </c>
       <c r="L16" s="12"/>
     </row>
     <row r="17" spans="1:12" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="12"/>
-      <c r="B17" s="95" t="str">
+      <c r="B17" s="105" t="str">
         <f>CONCATENATE("Clima Beam - "," Výška ",cal!H6," šířka ",cal!M15,", typ ",cal!L16)</f>
-        <v>Clima Beam -  Výška 15,3 šířka 36, typ 20</v>
-[...9 lines deleted...]
-      <c r="K17" s="98"/>
+        <v>Clima Beam -  Výška 25,3 šířka 36, typ 21</v>
+      </c>
+      <c r="C17" s="106"/>
+      <c r="D17" s="106"/>
+      <c r="E17" s="106"/>
+      <c r="F17" s="106"/>
+      <c r="G17" s="106"/>
+      <c r="H17" s="106"/>
+      <c r="I17" s="107"/>
+      <c r="J17" s="107"/>
+      <c r="K17" s="108"/>
       <c r="L17" s="12"/>
     </row>
     <row r="18" spans="1:12" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="12"/>
       <c r="B18" s="59"/>
       <c r="C18" s="24"/>
       <c r="D18" s="60"/>
       <c r="E18" s="61"/>
       <c r="F18" s="24"/>
       <c r="G18" s="60"/>
       <c r="H18" s="61"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
       <c r="K18" s="25"/>
       <c r="L18" s="12"/>
     </row>
     <row r="19" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="12"/>
       <c r="B19" s="62"/>
       <c r="C19" s="27"/>
       <c r="D19" s="51"/>
       <c r="E19" s="53"/>
       <c r="F19" s="27"/>
       <c r="G19" s="51"/>
       <c r="H19" s="53"/>
@@ -12826,105 +12825,105 @@
       <c r="E28" s="53"/>
       <c r="F28" s="27"/>
       <c r="G28" s="51"/>
       <c r="H28" s="53"/>
       <c r="I28" s="27"/>
       <c r="J28" s="29"/>
       <c r="K28" s="28"/>
       <c r="L28" s="12"/>
     </row>
     <row r="29" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="12"/>
       <c r="B29" s="63"/>
       <c r="C29" s="30"/>
       <c r="D29" s="52"/>
       <c r="E29" s="64"/>
       <c r="F29" s="30"/>
       <c r="G29" s="52"/>
       <c r="H29" s="64"/>
       <c r="I29" s="30"/>
       <c r="J29" s="32"/>
       <c r="K29" s="31"/>
       <c r="L29" s="12"/>
     </row>
     <row r="30" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="12"/>
-      <c r="B30" s="93"/>
-[...4 lines deleted...]
-      <c r="G30" s="93"/>
+      <c r="B30" s="103"/>
+      <c r="C30" s="103"/>
+      <c r="D30" s="103"/>
+      <c r="E30" s="103"/>
+      <c r="F30" s="103"/>
+      <c r="G30" s="103"/>
       <c r="H30" s="33"/>
       <c r="I30" s="43"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
       <c r="L30" s="12"/>
     </row>
     <row r="31" spans="1:12" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="12"/>
-      <c r="B31" s="93" t="s">
+      <c r="B31" s="103" t="s">
         <v>147</v>
       </c>
-      <c r="C31" s="93"/>
-[...7 lines deleted...]
-      <c r="K31" s="93"/>
+      <c r="C31" s="103"/>
+      <c r="D31" s="103"/>
+      <c r="E31" s="103"/>
+      <c r="F31" s="103"/>
+      <c r="G31" s="103"/>
+      <c r="H31" s="103"/>
+      <c r="I31" s="103"/>
+      <c r="J31" s="103"/>
+      <c r="K31" s="103"/>
       <c r="L31" s="12"/>
     </row>
     <row r="32" spans="1:12" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="93" t="s">
+      <c r="B32" s="103" t="s">
         <v>148</v>
       </c>
-      <c r="C32" s="93"/>
-[...7 lines deleted...]
-      <c r="K32" s="93"/>
+      <c r="C32" s="103"/>
+      <c r="D32" s="103"/>
+      <c r="E32" s="103"/>
+      <c r="F32" s="103"/>
+      <c r="G32" s="103"/>
+      <c r="H32" s="103"/>
+      <c r="I32" s="103"/>
+      <c r="J32" s="103"/>
+      <c r="K32" s="103"/>
     </row>
     <row r="33" spans="1:12" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B33" s="92" t="s">
+      <c r="B33" s="102" t="s">
         <v>50</v>
       </c>
-      <c r="C33" s="92"/>
-[...7 lines deleted...]
-      <c r="K33" s="92"/>
+      <c r="C33" s="102"/>
+      <c r="D33" s="102"/>
+      <c r="E33" s="102"/>
+      <c r="F33" s="102"/>
+      <c r="G33" s="102"/>
+      <c r="H33" s="102"/>
+      <c r="I33" s="102"/>
+      <c r="J33" s="102"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B35" s="47"/>
       <c r="C35" s="47"/>
       <c r="D35" s="47"/>
       <c r="E35" s="47"/>
       <c r="F35" s="47"/>
       <c r="G35" s="47"/>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
     </row>
@@ -12936,179 +12935,179 @@
       <c r="E39" s="69"/>
       <c r="F39" s="69"/>
       <c r="G39" s="69"/>
       <c r="H39" s="69"/>
       <c r="I39" s="69"/>
       <c r="J39" s="69"/>
       <c r="K39" s="69"/>
       <c r="L39" s="69"/>
     </row>
     <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="69"/>
       <c r="B40" s="69"/>
       <c r="C40" s="69"/>
       <c r="D40" s="69"/>
       <c r="E40" s="69"/>
       <c r="F40" s="69"/>
       <c r="G40" s="69"/>
       <c r="H40" s="69"/>
       <c r="I40" s="69"/>
       <c r="J40" s="69"/>
       <c r="K40" s="69"/>
       <c r="L40" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="B17:K17"/>
-[...3 lines deleted...]
-    <mergeCell ref="B33:K33"/>
     <mergeCell ref="J11:K14"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="F6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="F7:I7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="J10:K10"/>
+    <mergeCell ref="B17:K17"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B31:K31"/>
+    <mergeCell ref="B32:K32"/>
+    <mergeCell ref="B33:K33"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="whole" errorStyle="information" allowBlank="1" showErrorMessage="1" error="Eingabe außerhalb des gültigen Bereichs." prompt="20°C bis 35°C" sqref="F11:F13" xr:uid="{00000000-0002-0000-0900-000000000000}">
       <formula1>20</formula1>
       <formula2>35</formula2>
     </dataValidation>
     <dataValidation type="whole" errorStyle="information" allowBlank="1" showErrorMessage="1" error="Eingabe außerhalb des gültigen Bereichs." prompt="Eingabe zwischen 16°C bis 30°C" sqref="J11:J13" xr:uid="{00000000-0002-0000-0900-000001000000}">
       <formula1>16</formula1>
       <formula2>30</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr codeName="Blad13"/>
   <dimension ref="A1:M40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J6" sqref="J6:K6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.28515625" style="12" customWidth="1"/>
     <col min="2" max="8" width="9.7109375" style="12" customWidth="1"/>
     <col min="9" max="9" width="6.7109375" style="12" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="12" customWidth="1"/>
     <col min="11" max="11" width="5.7109375" style="12" customWidth="1"/>
     <col min="12" max="12" width="2.28515625" style="12" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
     </row>
     <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="113"/>
-[...6 lines deleted...]
-      <c r="I2" s="115"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="93"/>
+      <c r="G2" s="93"/>
+      <c r="H2" s="93"/>
+      <c r="I2" s="94"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12"/>
-      <c r="F4" s="100" t="s">
+      <c r="F4" s="95" t="s">
         <v>56</v>
       </c>
-      <c r="G4" s="101"/>
-[...3 lines deleted...]
-      <c r="K4" s="104"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="97"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="101"/>
       <c r="L4" s="12"/>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12"/>
-      <c r="B5" s="94"/>
-[...1 lines deleted...]
-      <c r="F5" s="100" t="s">
+      <c r="B5" s="104"/>
+      <c r="C5" s="104"/>
+      <c r="F5" s="95" t="s">
         <v>75</v>
       </c>
-      <c r="G5" s="101"/>
-[...3 lines deleted...]
-      <c r="K5" s="131"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="97"/>
+      <c r="J5" s="133"/>
+      <c r="K5" s="134"/>
       <c r="L5" s="12"/>
       <c r="M5" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12"/>
       <c r="B6" s="13"/>
       <c r="C6" s="12"/>
-      <c r="F6" s="100" t="s">
+      <c r="F6" s="95" t="s">
         <v>76</v>
       </c>
-      <c r="G6" s="101"/>
-[...3 lines deleted...]
-      <c r="K6" s="131"/>
+      <c r="G6" s="96"/>
+      <c r="H6" s="96"/>
+      <c r="I6" s="97"/>
+      <c r="J6" s="133"/>
+      <c r="K6" s="134"/>
       <c r="L6" s="12"/>
       <c r="M6" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="12"/>
       <c r="B7" s="14"/>
       <c r="C7" s="12"/>
-      <c r="F7" s="100" t="s">
+      <c r="F7" s="95" t="s">
         <v>77</v>
       </c>
-      <c r="G7" s="101"/>
-[...3 lines deleted...]
-      <c r="K7" s="129"/>
+      <c r="G7" s="96"/>
+      <c r="H7" s="96"/>
+      <c r="I7" s="97"/>
+      <c r="J7" s="131"/>
+      <c r="K7" s="132"/>
       <c r="L7" s="12"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="12"/>
       <c r="B8" s="15"/>
       <c r="C8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="16"/>
       <c r="K8" s="39"/>
       <c r="L8" s="12"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="12"/>
       <c r="B9" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="18"/>
@@ -13138,125 +13137,125 @@
       </c>
       <c r="K10" s="144"/>
       <c r="L10" s="12"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A11" s="12"/>
       <c r="B11" s="41" t="s">
         <v>72</v>
       </c>
       <c r="C11" s="18"/>
       <c r="D11" s="2"/>
       <c r="E11" s="18" t="str">
         <f>IF(UnitsNo=1,"°C",IF(UnitsNo=2,"°F",))</f>
         <v>°C</v>
       </c>
       <c r="F11" s="18" t="str">
         <f>B11</f>
         <v>Supply water</v>
       </c>
       <c r="G11" s="18"/>
       <c r="H11" s="2"/>
       <c r="I11" s="42" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J11" s="122"/>
-      <c r="K11" s="123" t="str">
+      <c r="J11" s="125"/>
+      <c r="K11" s="126" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L11" s="12"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="12"/>
       <c r="B12" s="41" t="s">
         <v>73</v>
       </c>
       <c r="C12" s="18"/>
       <c r="D12" s="2"/>
       <c r="E12" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="F12" s="18" t="str">
         <f>B12</f>
         <v>Return water</v>
       </c>
       <c r="G12" s="18"/>
       <c r="H12" s="2"/>
       <c r="I12" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J12" s="124"/>
-      <c r="K12" s="125" t="str">
+      <c r="J12" s="127"/>
+      <c r="K12" s="128" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L12" s="12"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="12"/>
       <c r="B13" s="41" t="s">
         <v>74</v>
       </c>
       <c r="C13" s="18"/>
       <c r="D13" s="2"/>
       <c r="E13" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="F13" s="18" t="str">
         <f>B13</f>
         <v>Entering air</v>
       </c>
       <c r="G13" s="18"/>
       <c r="H13" s="2"/>
       <c r="I13" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J13" s="124"/>
-      <c r="K13" s="125" t="str">
+      <c r="J13" s="127"/>
+      <c r="K13" s="128" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L13" s="12"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="12"/>
       <c r="B14" s="20"/>
       <c r="C14" s="21"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
-      <c r="J14" s="126"/>
-      <c r="K14" s="127"/>
+      <c r="J14" s="129"/>
+      <c r="K14" s="130"/>
       <c r="L14" s="12"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="12"/>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="44"/>
       <c r="G15" s="44"/>
       <c r="H15" s="45"/>
       <c r="I15" s="45"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1" ht="114.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="23"/>
       <c r="B16" s="55" t="str">
         <f>CONCATENATE("Length ",IF(UnitsNo=1,"[cm]",IF(UnitsNo=2,"[inch]",)))</f>
         <v>Length [cm]</v>
       </c>
       <c r="C16" s="56" t="str">
         <f>CONCATENATE("Heating capacity in",IF(UnitsNo=1," [W]",IF(UnitsNo=2," [Btu/h]",)))</f>
         <v>Heating capacity in [W]</v>
@@ -13273,63 +13272,63 @@
         <f>CONCATENATE("Sens. cooling capacity in",IF(UnitsNo=1," [W]",IF(UnitsNo=2," [Btu/h]",)))</f>
         <v>Sens. cooling capacity in [W]</v>
       </c>
       <c r="G16" s="57" t="str">
         <f>CONCATENATE("Water flowrate, cooling in",IF(UnitsNo=1," [l/h]",IF(UnitsNo=2," [GPM]",)))</f>
         <v>Water flowrate, cooling in [l/h]</v>
       </c>
       <c r="H16" s="54" t="str">
         <f>E16</f>
         <v>Water side pressure loss [kPa]</v>
       </c>
       <c r="I16" s="48" t="str">
         <f>"Air flowrate"&amp;IF(UnitsNo=1," [m³/h]",IF(UnitsNo=2," [CFM]",))</f>
         <v>Air flowrate [m³/h]</v>
       </c>
       <c r="J16" s="49" t="s">
         <v>37</v>
       </c>
       <c r="K16" s="50" t="s">
         <v>142</v>
       </c>
       <c r="L16" s="12"/>
     </row>
     <row r="17" spans="1:12" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="12"/>
-      <c r="B17" s="95" t="str">
+      <c r="B17" s="105" t="str">
         <f>CONCATENATE("Clima Beam - "," H",cal!H6," B",cal!M15," Type ",cal!L16)</f>
-        <v>Clima Beam -  H15,3 B36 Type 20</v>
-[...9 lines deleted...]
-      <c r="K17" s="98"/>
+        <v>Clima Beam -  H25,3 B36 Type 21</v>
+      </c>
+      <c r="C17" s="106"/>
+      <c r="D17" s="106"/>
+      <c r="E17" s="106"/>
+      <c r="F17" s="106"/>
+      <c r="G17" s="106"/>
+      <c r="H17" s="106"/>
+      <c r="I17" s="107"/>
+      <c r="J17" s="107"/>
+      <c r="K17" s="108"/>
       <c r="L17" s="12"/>
     </row>
     <row r="18" spans="1:12" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="12"/>
       <c r="B18" s="59"/>
       <c r="C18" s="24"/>
       <c r="D18" s="60"/>
       <c r="E18" s="61"/>
       <c r="F18" s="24"/>
       <c r="G18" s="60"/>
       <c r="H18" s="61"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
       <c r="K18" s="25"/>
       <c r="L18" s="12"/>
     </row>
     <row r="19" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="12"/>
       <c r="B19" s="62"/>
       <c r="C19" s="27"/>
       <c r="D19" s="51"/>
       <c r="E19" s="53"/>
       <c r="F19" s="27"/>
       <c r="G19" s="51"/>
       <c r="H19" s="53"/>
@@ -13458,105 +13457,105 @@
       <c r="E28" s="53"/>
       <c r="F28" s="27"/>
       <c r="G28" s="51"/>
       <c r="H28" s="53"/>
       <c r="I28" s="27"/>
       <c r="J28" s="29"/>
       <c r="K28" s="28"/>
       <c r="L28" s="12"/>
     </row>
     <row r="29" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="12"/>
       <c r="B29" s="63"/>
       <c r="C29" s="30"/>
       <c r="D29" s="52"/>
       <c r="E29" s="64"/>
       <c r="F29" s="30"/>
       <c r="G29" s="52"/>
       <c r="H29" s="64"/>
       <c r="I29" s="30"/>
       <c r="J29" s="32"/>
       <c r="K29" s="31"/>
       <c r="L29" s="12"/>
     </row>
     <row r="30" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="12"/>
-      <c r="B30" s="93"/>
-[...4 lines deleted...]
-      <c r="G30" s="93"/>
+      <c r="B30" s="103"/>
+      <c r="C30" s="103"/>
+      <c r="D30" s="103"/>
+      <c r="E30" s="103"/>
+      <c r="F30" s="103"/>
+      <c r="G30" s="103"/>
       <c r="H30" s="33"/>
       <c r="I30" s="43"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
       <c r="L30" s="12"/>
     </row>
     <row r="31" spans="1:12" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="12"/>
-      <c r="B31" s="93" t="s">
+      <c r="B31" s="103" t="s">
         <v>118</v>
       </c>
-      <c r="C31" s="93"/>
-[...7 lines deleted...]
-      <c r="K31" s="93"/>
+      <c r="C31" s="103"/>
+      <c r="D31" s="103"/>
+      <c r="E31" s="103"/>
+      <c r="F31" s="103"/>
+      <c r="G31" s="103"/>
+      <c r="H31" s="103"/>
+      <c r="I31" s="103"/>
+      <c r="J31" s="103"/>
+      <c r="K31" s="103"/>
       <c r="L31" s="12"/>
     </row>
     <row r="32" spans="1:12" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="93" t="s">
+      <c r="B32" s="103" t="s">
         <v>123</v>
       </c>
-      <c r="C32" s="93"/>
-[...7 lines deleted...]
-      <c r="K32" s="93"/>
+      <c r="C32" s="103"/>
+      <c r="D32" s="103"/>
+      <c r="E32" s="103"/>
+      <c r="F32" s="103"/>
+      <c r="G32" s="103"/>
+      <c r="H32" s="103"/>
+      <c r="I32" s="103"/>
+      <c r="J32" s="103"/>
+      <c r="K32" s="103"/>
     </row>
     <row r="33" spans="1:12" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B33" s="92" t="s">
+      <c r="B33" s="102" t="s">
         <v>50</v>
       </c>
-      <c r="C33" s="92"/>
-[...7 lines deleted...]
-      <c r="K33" s="92"/>
+      <c r="C33" s="102"/>
+      <c r="D33" s="102"/>
+      <c r="E33" s="102"/>
+      <c r="F33" s="102"/>
+      <c r="G33" s="102"/>
+      <c r="H33" s="102"/>
+      <c r="I33" s="102"/>
+      <c r="J33" s="102"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B35" s="47"/>
       <c r="C35" s="47"/>
       <c r="D35" s="47"/>
       <c r="E35" s="47"/>
       <c r="F35" s="47"/>
       <c r="G35" s="47"/>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
     </row>
@@ -13568,179 +13567,179 @@
       <c r="E39" s="69"/>
       <c r="F39" s="69"/>
       <c r="G39" s="69"/>
       <c r="H39" s="69"/>
       <c r="I39" s="69"/>
       <c r="J39" s="69"/>
       <c r="K39" s="69"/>
       <c r="L39" s="69"/>
     </row>
     <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="69"/>
       <c r="B40" s="69"/>
       <c r="C40" s="69"/>
       <c r="D40" s="69"/>
       <c r="E40" s="69"/>
       <c r="F40" s="69"/>
       <c r="G40" s="69"/>
       <c r="H40" s="69"/>
       <c r="I40" s="69"/>
       <c r="J40" s="69"/>
       <c r="K40" s="69"/>
       <c r="L40" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="B17:K17"/>
-[...3 lines deleted...]
-    <mergeCell ref="B33:K33"/>
     <mergeCell ref="J11:K14"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="F6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="F7:I7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="J10:K10"/>
+    <mergeCell ref="B17:K17"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B31:K31"/>
+    <mergeCell ref="B32:K32"/>
+    <mergeCell ref="B33:K33"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="whole" errorStyle="information" allowBlank="1" showErrorMessage="1" error="Eingabe außerhalb des gültigen Bereichs." prompt="Eingabe zwischen 16°C bis 30°C" sqref="J11:J13" xr:uid="{00000000-0002-0000-0A00-000000000000}">
       <formula1>16</formula1>
       <formula2>30</formula2>
     </dataValidation>
     <dataValidation type="whole" errorStyle="information" allowBlank="1" showErrorMessage="1" error="Eingabe außerhalb des gültigen Bereichs." prompt="20°C bis 35°C" sqref="F11:F13" xr:uid="{00000000-0002-0000-0A00-000001000000}">
       <formula1>20</formula1>
       <formula2>35</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr codeName="Blad14"/>
   <dimension ref="A1:M40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J6" sqref="J6:K6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.28515625" style="12" customWidth="1"/>
     <col min="2" max="8" width="9.7109375" style="12" customWidth="1"/>
     <col min="9" max="9" width="6.7109375" style="12" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="12" customWidth="1"/>
     <col min="11" max="11" width="5.7109375" style="12" customWidth="1"/>
     <col min="12" max="12" width="2.28515625" style="12" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
     </row>
     <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="113"/>
-[...6 lines deleted...]
-      <c r="I2" s="115"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="93"/>
+      <c r="G2" s="93"/>
+      <c r="H2" s="93"/>
+      <c r="I2" s="94"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12"/>
-      <c r="F4" s="100" t="s">
+      <c r="F4" s="95" t="s">
         <v>56</v>
       </c>
-      <c r="G4" s="101"/>
-[...3 lines deleted...]
-      <c r="K4" s="104"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="97"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="101"/>
       <c r="L4" s="12"/>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12"/>
-      <c r="B5" s="94"/>
-[...1 lines deleted...]
-      <c r="F5" s="100" t="s">
+      <c r="B5" s="104"/>
+      <c r="C5" s="104"/>
+      <c r="F5" s="95" t="s">
         <v>75</v>
       </c>
-      <c r="G5" s="101"/>
-[...3 lines deleted...]
-      <c r="K5" s="131"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="97"/>
+      <c r="J5" s="133"/>
+      <c r="K5" s="134"/>
       <c r="L5" s="12"/>
       <c r="M5" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12"/>
       <c r="B6" s="13"/>
       <c r="C6" s="12"/>
-      <c r="F6" s="100" t="s">
+      <c r="F6" s="95" t="s">
         <v>76</v>
       </c>
-      <c r="G6" s="101"/>
-[...3 lines deleted...]
-      <c r="K6" s="131"/>
+      <c r="G6" s="96"/>
+      <c r="H6" s="96"/>
+      <c r="I6" s="97"/>
+      <c r="J6" s="133"/>
+      <c r="K6" s="134"/>
       <c r="L6" s="12"/>
       <c r="M6" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="12"/>
       <c r="B7" s="14"/>
       <c r="C7" s="12"/>
-      <c r="F7" s="100" t="s">
+      <c r="F7" s="95" t="s">
         <v>77</v>
       </c>
-      <c r="G7" s="101"/>
-[...3 lines deleted...]
-      <c r="K7" s="129"/>
+      <c r="G7" s="96"/>
+      <c r="H7" s="96"/>
+      <c r="I7" s="97"/>
+      <c r="J7" s="131"/>
+      <c r="K7" s="132"/>
       <c r="L7" s="12"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="12"/>
       <c r="B8" s="15"/>
       <c r="C8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="16"/>
       <c r="K8" s="39"/>
       <c r="L8" s="12"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="12"/>
       <c r="B9" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="18"/>
@@ -13770,125 +13769,125 @@
       </c>
       <c r="K10" s="144"/>
       <c r="L10" s="12"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A11" s="12"/>
       <c r="B11" s="41" t="s">
         <v>72</v>
       </c>
       <c r="C11" s="18"/>
       <c r="D11" s="2"/>
       <c r="E11" s="18" t="str">
         <f>IF(UnitsNo=1,"°C",IF(UnitsNo=2,"°F",))</f>
         <v>°C</v>
       </c>
       <c r="F11" s="18" t="str">
         <f>B11</f>
         <v>Supply water</v>
       </c>
       <c r="G11" s="18"/>
       <c r="H11" s="2"/>
       <c r="I11" s="42" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J11" s="122"/>
-      <c r="K11" s="123" t="str">
+      <c r="J11" s="125"/>
+      <c r="K11" s="126" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L11" s="12"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="12"/>
       <c r="B12" s="41" t="s">
         <v>73</v>
       </c>
       <c r="C12" s="18"/>
       <c r="D12" s="2"/>
       <c r="E12" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="F12" s="18" t="str">
         <f>B12</f>
         <v>Return water</v>
       </c>
       <c r="G12" s="18"/>
       <c r="H12" s="2"/>
       <c r="I12" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J12" s="124"/>
-      <c r="K12" s="125" t="str">
+      <c r="J12" s="127"/>
+      <c r="K12" s="128" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L12" s="12"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="12"/>
       <c r="B13" s="41" t="s">
         <v>74</v>
       </c>
       <c r="C13" s="18"/>
       <c r="D13" s="2"/>
       <c r="E13" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="F13" s="18" t="str">
         <f>B13</f>
         <v>Entering air</v>
       </c>
       <c r="G13" s="18"/>
       <c r="H13" s="2"/>
       <c r="I13" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J13" s="124"/>
-      <c r="K13" s="125" t="str">
+      <c r="J13" s="127"/>
+      <c r="K13" s="128" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L13" s="12"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="12"/>
       <c r="B14" s="20"/>
       <c r="C14" s="21"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
-      <c r="J14" s="126"/>
-      <c r="K14" s="127"/>
+      <c r="J14" s="129"/>
+      <c r="K14" s="130"/>
       <c r="L14" s="12"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="12"/>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="44"/>
       <c r="G15" s="44"/>
       <c r="H15" s="45"/>
       <c r="I15" s="45"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1" ht="114.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="23"/>
       <c r="B16" s="55" t="str">
         <f>CONCATENATE("Length ",IF(UnitsNo=1,"[cm]",IF(UnitsNo=2,"[inch]",)))</f>
         <v>Length [cm]</v>
       </c>
       <c r="C16" s="56" t="str">
         <f>CONCATENATE("Heating capacity in",IF(UnitsNo=1," [W]",IF(UnitsNo=2," [Btu/h]",)))</f>
         <v>Heating capacity in [W]</v>
@@ -13905,63 +13904,63 @@
         <f>CONCATENATE("Sens. cooling capacity in",IF(UnitsNo=1," [W]",IF(UnitsNo=2," [Btu/h]",)))</f>
         <v>Sens. cooling capacity in [W]</v>
       </c>
       <c r="G16" s="57" t="str">
         <f>CONCATENATE("Water flowrate, cooling in",IF(UnitsNo=1," [l/h]",IF(UnitsNo=2," [GPM]",)))</f>
         <v>Water flowrate, cooling in [l/h]</v>
       </c>
       <c r="H16" s="54" t="str">
         <f>E16</f>
         <v>Water side pressure loss [kPa]</v>
       </c>
       <c r="I16" s="48" t="str">
         <f>"Air flowrate"&amp;IF(UnitsNo=1," [m³/h]",IF(UnitsNo=2," [CFM]",))</f>
         <v>Air flowrate [m³/h]</v>
       </c>
       <c r="J16" s="49" t="s">
         <v>37</v>
       </c>
       <c r="K16" s="50" t="s">
         <v>142</v>
       </c>
       <c r="L16" s="12"/>
     </row>
     <row r="17" spans="1:12" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="12"/>
-      <c r="B17" s="95" t="str">
+      <c r="B17" s="105" t="str">
         <f>CONCATENATE("Clima Beam - "," H",cal!H6," B",cal!M15," Type ",cal!L16)</f>
-        <v>Clima Beam -  H15,3 B36 Type 20</v>
-[...9 lines deleted...]
-      <c r="K17" s="98"/>
+        <v>Clima Beam -  H25,3 B36 Type 21</v>
+      </c>
+      <c r="C17" s="106"/>
+      <c r="D17" s="106"/>
+      <c r="E17" s="106"/>
+      <c r="F17" s="106"/>
+      <c r="G17" s="106"/>
+      <c r="H17" s="106"/>
+      <c r="I17" s="107"/>
+      <c r="J17" s="107"/>
+      <c r="K17" s="108"/>
       <c r="L17" s="12"/>
     </row>
     <row r="18" spans="1:12" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="12"/>
       <c r="B18" s="59"/>
       <c r="C18" s="24"/>
       <c r="D18" s="60"/>
       <c r="E18" s="61"/>
       <c r="F18" s="24"/>
       <c r="G18" s="60"/>
       <c r="H18" s="61"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
       <c r="K18" s="25"/>
       <c r="L18" s="12"/>
     </row>
     <row r="19" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="12"/>
       <c r="B19" s="62"/>
       <c r="C19" s="27"/>
       <c r="D19" s="51"/>
       <c r="E19" s="53"/>
       <c r="F19" s="27"/>
       <c r="G19" s="51"/>
       <c r="H19" s="53"/>
@@ -14090,105 +14089,105 @@
       <c r="E28" s="53"/>
       <c r="F28" s="27"/>
       <c r="G28" s="51"/>
       <c r="H28" s="53"/>
       <c r="I28" s="27"/>
       <c r="J28" s="29"/>
       <c r="K28" s="28"/>
       <c r="L28" s="12"/>
     </row>
     <row r="29" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="12"/>
       <c r="B29" s="63"/>
       <c r="C29" s="30"/>
       <c r="D29" s="52"/>
       <c r="E29" s="64"/>
       <c r="F29" s="30"/>
       <c r="G29" s="52"/>
       <c r="H29" s="64"/>
       <c r="I29" s="30"/>
       <c r="J29" s="32"/>
       <c r="K29" s="31"/>
       <c r="L29" s="12"/>
     </row>
     <row r="30" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="12"/>
-      <c r="B30" s="93"/>
-[...4 lines deleted...]
-      <c r="G30" s="93"/>
+      <c r="B30" s="103"/>
+      <c r="C30" s="103"/>
+      <c r="D30" s="103"/>
+      <c r="E30" s="103"/>
+      <c r="F30" s="103"/>
+      <c r="G30" s="103"/>
       <c r="H30" s="33"/>
       <c r="I30" s="43"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
       <c r="L30" s="12"/>
     </row>
     <row r="31" spans="1:12" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="12"/>
-      <c r="B31" s="93" t="s">
+      <c r="B31" s="103" t="s">
         <v>118</v>
       </c>
-      <c r="C31" s="93"/>
-[...7 lines deleted...]
-      <c r="K31" s="93"/>
+      <c r="C31" s="103"/>
+      <c r="D31" s="103"/>
+      <c r="E31" s="103"/>
+      <c r="F31" s="103"/>
+      <c r="G31" s="103"/>
+      <c r="H31" s="103"/>
+      <c r="I31" s="103"/>
+      <c r="J31" s="103"/>
+      <c r="K31" s="103"/>
       <c r="L31" s="12"/>
     </row>
     <row r="32" spans="1:12" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="93" t="s">
+      <c r="B32" s="103" t="s">
         <v>123</v>
       </c>
-      <c r="C32" s="93"/>
-[...7 lines deleted...]
-      <c r="K32" s="93"/>
+      <c r="C32" s="103"/>
+      <c r="D32" s="103"/>
+      <c r="E32" s="103"/>
+      <c r="F32" s="103"/>
+      <c r="G32" s="103"/>
+      <c r="H32" s="103"/>
+      <c r="I32" s="103"/>
+      <c r="J32" s="103"/>
+      <c r="K32" s="103"/>
     </row>
     <row r="33" spans="1:12" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B33" s="92" t="s">
+      <c r="B33" s="102" t="s">
         <v>50</v>
       </c>
-      <c r="C33" s="92"/>
-[...7 lines deleted...]
-      <c r="K33" s="92"/>
+      <c r="C33" s="102"/>
+      <c r="D33" s="102"/>
+      <c r="E33" s="102"/>
+      <c r="F33" s="102"/>
+      <c r="G33" s="102"/>
+      <c r="H33" s="102"/>
+      <c r="I33" s="102"/>
+      <c r="J33" s="102"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B35" s="47"/>
       <c r="C35" s="47"/>
       <c r="D35" s="47"/>
       <c r="E35" s="47"/>
       <c r="F35" s="47"/>
       <c r="G35" s="47"/>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
     </row>
@@ -14200,179 +14199,179 @@
       <c r="E39" s="69"/>
       <c r="F39" s="69"/>
       <c r="G39" s="69"/>
       <c r="H39" s="69"/>
       <c r="I39" s="69"/>
       <c r="J39" s="69"/>
       <c r="K39" s="69"/>
       <c r="L39" s="69"/>
     </row>
     <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="69"/>
       <c r="B40" s="69"/>
       <c r="C40" s="69"/>
       <c r="D40" s="69"/>
       <c r="E40" s="69"/>
       <c r="F40" s="69"/>
       <c r="G40" s="69"/>
       <c r="H40" s="69"/>
       <c r="I40" s="69"/>
       <c r="J40" s="69"/>
       <c r="K40" s="69"/>
       <c r="L40" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="B17:K17"/>
-[...3 lines deleted...]
-    <mergeCell ref="B33:K33"/>
     <mergeCell ref="J11:K14"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="F6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="F7:I7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="J10:K10"/>
+    <mergeCell ref="B17:K17"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B31:K31"/>
+    <mergeCell ref="B32:K32"/>
+    <mergeCell ref="B33:K33"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="whole" errorStyle="information" allowBlank="1" showErrorMessage="1" error="Eingabe außerhalb des gültigen Bereichs." prompt="20°C bis 35°C" sqref="F11:F13" xr:uid="{00000000-0002-0000-0B00-000000000000}">
       <formula1>20</formula1>
       <formula2>35</formula2>
     </dataValidation>
     <dataValidation type="whole" errorStyle="information" allowBlank="1" showErrorMessage="1" error="Eingabe außerhalb des gültigen Bereichs." prompt="Eingabe zwischen 16°C bis 30°C" sqref="J11:J13" xr:uid="{00000000-0002-0000-0B00-000001000000}">
       <formula1>16</formula1>
       <formula2>30</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr codeName="Blad15"/>
   <dimension ref="A1:M40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J6" sqref="J6:K6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.28515625" style="12" customWidth="1"/>
     <col min="2" max="8" width="9.7109375" style="12" customWidth="1"/>
     <col min="9" max="9" width="6.7109375" style="12" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="12" customWidth="1"/>
     <col min="11" max="11" width="5.7109375" style="12" customWidth="1"/>
     <col min="12" max="12" width="2.28515625" style="12" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
     </row>
     <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="113"/>
-[...6 lines deleted...]
-      <c r="I2" s="115"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="93"/>
+      <c r="G2" s="93"/>
+      <c r="H2" s="93"/>
+      <c r="I2" s="94"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12"/>
-      <c r="F4" s="100" t="s">
+      <c r="F4" s="95" t="s">
         <v>56</v>
       </c>
-      <c r="G4" s="101"/>
-[...3 lines deleted...]
-      <c r="K4" s="104"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="97"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="101"/>
       <c r="L4" s="12"/>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12"/>
-      <c r="B5" s="94"/>
-[...1 lines deleted...]
-      <c r="F5" s="100" t="s">
+      <c r="B5" s="104"/>
+      <c r="C5" s="104"/>
+      <c r="F5" s="95" t="s">
         <v>75</v>
       </c>
-      <c r="G5" s="101"/>
-[...3 lines deleted...]
-      <c r="K5" s="131"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="97"/>
+      <c r="J5" s="133"/>
+      <c r="K5" s="134"/>
       <c r="L5" s="12"/>
       <c r="M5" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12"/>
       <c r="B6" s="13"/>
       <c r="C6" s="12"/>
-      <c r="F6" s="100" t="s">
+      <c r="F6" s="95" t="s">
         <v>76</v>
       </c>
-      <c r="G6" s="101"/>
-[...3 lines deleted...]
-      <c r="K6" s="131"/>
+      <c r="G6" s="96"/>
+      <c r="H6" s="96"/>
+      <c r="I6" s="97"/>
+      <c r="J6" s="133"/>
+      <c r="K6" s="134"/>
       <c r="L6" s="12"/>
       <c r="M6" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="12"/>
       <c r="B7" s="14"/>
       <c r="C7" s="12"/>
-      <c r="F7" s="100" t="s">
+      <c r="F7" s="95" t="s">
         <v>77</v>
       </c>
-      <c r="G7" s="101"/>
-[...3 lines deleted...]
-      <c r="K7" s="129"/>
+      <c r="G7" s="96"/>
+      <c r="H7" s="96"/>
+      <c r="I7" s="97"/>
+      <c r="J7" s="131"/>
+      <c r="K7" s="132"/>
       <c r="L7" s="12"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="12"/>
       <c r="B8" s="15"/>
       <c r="C8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="16"/>
       <c r="K8" s="39"/>
       <c r="L8" s="12"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="12"/>
       <c r="B9" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="18"/>
@@ -14402,125 +14401,125 @@
       </c>
       <c r="K10" s="144"/>
       <c r="L10" s="12"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A11" s="12"/>
       <c r="B11" s="41" t="s">
         <v>72</v>
       </c>
       <c r="C11" s="18"/>
       <c r="D11" s="2"/>
       <c r="E11" s="18" t="str">
         <f>IF(UnitsNo=1,"°C",IF(UnitsNo=2,"°F",))</f>
         <v>°C</v>
       </c>
       <c r="F11" s="18" t="str">
         <f>B11</f>
         <v>Supply water</v>
       </c>
       <c r="G11" s="18"/>
       <c r="H11" s="2"/>
       <c r="I11" s="42" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J11" s="122"/>
-      <c r="K11" s="123" t="str">
+      <c r="J11" s="125"/>
+      <c r="K11" s="126" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L11" s="12"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="12"/>
       <c r="B12" s="41" t="s">
         <v>73</v>
       </c>
       <c r="C12" s="18"/>
       <c r="D12" s="2"/>
       <c r="E12" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="F12" s="18" t="str">
         <f>B12</f>
         <v>Return water</v>
       </c>
       <c r="G12" s="18"/>
       <c r="H12" s="2"/>
       <c r="I12" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J12" s="124"/>
-      <c r="K12" s="125" t="str">
+      <c r="J12" s="127"/>
+      <c r="K12" s="128" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L12" s="12"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="12"/>
       <c r="B13" s="41" t="s">
         <v>74</v>
       </c>
       <c r="C13" s="18"/>
       <c r="D13" s="2"/>
       <c r="E13" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="F13" s="18" t="str">
         <f>B13</f>
         <v>Entering air</v>
       </c>
       <c r="G13" s="18"/>
       <c r="H13" s="2"/>
       <c r="I13" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J13" s="124"/>
-      <c r="K13" s="125" t="str">
+      <c r="J13" s="127"/>
+      <c r="K13" s="128" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L13" s="12"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="12"/>
       <c r="B14" s="20"/>
       <c r="C14" s="21"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
-      <c r="J14" s="126"/>
-      <c r="K14" s="127"/>
+      <c r="J14" s="129"/>
+      <c r="K14" s="130"/>
       <c r="L14" s="12"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="12"/>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="44"/>
       <c r="G15" s="44"/>
       <c r="H15" s="45"/>
       <c r="I15" s="45"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1" ht="114.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="23"/>
       <c r="B16" s="55" t="str">
         <f>CONCATENATE("Length ",IF(UnitsNo=1,"[cm]",IF(UnitsNo=2,"[inch]",)))</f>
         <v>Length [cm]</v>
       </c>
       <c r="C16" s="56" t="str">
         <f>CONCATENATE("Heating capacity in",IF(UnitsNo=1," [W]",IF(UnitsNo=2," [Btu/h]",)))</f>
         <v>Heating capacity in [W]</v>
@@ -14537,63 +14536,63 @@
         <f>CONCATENATE("Sens. cooling capacity in",IF(UnitsNo=1," [W]",IF(UnitsNo=2," [Btu/h]",)))</f>
         <v>Sens. cooling capacity in [W]</v>
       </c>
       <c r="G16" s="57" t="str">
         <f>CONCATENATE("Water flowrate, cooling in",IF(UnitsNo=1," [l/h]",IF(UnitsNo=2," [GPM]",)))</f>
         <v>Water flowrate, cooling in [l/h]</v>
       </c>
       <c r="H16" s="54" t="str">
         <f>E16</f>
         <v>Water side pressure loss [kPa]</v>
       </c>
       <c r="I16" s="48" t="str">
         <f>"Air flowrate"&amp;IF(UnitsNo=1," [m³/h]",IF(UnitsNo=2," [CFM]",))</f>
         <v>Air flowrate [m³/h]</v>
       </c>
       <c r="J16" s="49" t="s">
         <v>37</v>
       </c>
       <c r="K16" s="50" t="s">
         <v>142</v>
       </c>
       <c r="L16" s="12"/>
     </row>
     <row r="17" spans="1:12" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="12"/>
-      <c r="B17" s="95" t="str">
+      <c r="B17" s="105" t="str">
         <f>CONCATENATE("Clima Beam - "," H",cal!H6," B",cal!M15," Type ",cal!L16)</f>
-        <v>Clima Beam -  H15,3 B36 Type 20</v>
-[...9 lines deleted...]
-      <c r="K17" s="98"/>
+        <v>Clima Beam -  H25,3 B36 Type 21</v>
+      </c>
+      <c r="C17" s="106"/>
+      <c r="D17" s="106"/>
+      <c r="E17" s="106"/>
+      <c r="F17" s="106"/>
+      <c r="G17" s="106"/>
+      <c r="H17" s="106"/>
+      <c r="I17" s="107"/>
+      <c r="J17" s="107"/>
+      <c r="K17" s="108"/>
       <c r="L17" s="12"/>
     </row>
     <row r="18" spans="1:12" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="12"/>
       <c r="B18" s="59"/>
       <c r="C18" s="24"/>
       <c r="D18" s="60"/>
       <c r="E18" s="61"/>
       <c r="F18" s="24"/>
       <c r="G18" s="60"/>
       <c r="H18" s="61"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
       <c r="K18" s="25"/>
       <c r="L18" s="12"/>
     </row>
     <row r="19" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="12"/>
       <c r="B19" s="62"/>
       <c r="C19" s="27"/>
       <c r="D19" s="51"/>
       <c r="E19" s="53"/>
       <c r="F19" s="27"/>
       <c r="G19" s="51"/>
       <c r="H19" s="53"/>
@@ -14722,105 +14721,105 @@
       <c r="E28" s="53"/>
       <c r="F28" s="27"/>
       <c r="G28" s="51"/>
       <c r="H28" s="53"/>
       <c r="I28" s="27"/>
       <c r="J28" s="29"/>
       <c r="K28" s="28"/>
       <c r="L28" s="12"/>
     </row>
     <row r="29" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="12"/>
       <c r="B29" s="63"/>
       <c r="C29" s="30"/>
       <c r="D29" s="52"/>
       <c r="E29" s="64"/>
       <c r="F29" s="30"/>
       <c r="G29" s="52"/>
       <c r="H29" s="64"/>
       <c r="I29" s="30"/>
       <c r="J29" s="32"/>
       <c r="K29" s="31"/>
       <c r="L29" s="12"/>
     </row>
     <row r="30" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="12"/>
-      <c r="B30" s="93"/>
-[...4 lines deleted...]
-      <c r="G30" s="93"/>
+      <c r="B30" s="103"/>
+      <c r="C30" s="103"/>
+      <c r="D30" s="103"/>
+      <c r="E30" s="103"/>
+      <c r="F30" s="103"/>
+      <c r="G30" s="103"/>
       <c r="H30" s="33"/>
       <c r="I30" s="43"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
       <c r="L30" s="12"/>
     </row>
     <row r="31" spans="1:12" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="12"/>
-      <c r="B31" s="93" t="s">
+      <c r="B31" s="103" t="s">
         <v>118</v>
       </c>
-      <c r="C31" s="93"/>
-[...7 lines deleted...]
-      <c r="K31" s="93"/>
+      <c r="C31" s="103"/>
+      <c r="D31" s="103"/>
+      <c r="E31" s="103"/>
+      <c r="F31" s="103"/>
+      <c r="G31" s="103"/>
+      <c r="H31" s="103"/>
+      <c r="I31" s="103"/>
+      <c r="J31" s="103"/>
+      <c r="K31" s="103"/>
       <c r="L31" s="12"/>
     </row>
     <row r="32" spans="1:12" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="93" t="s">
+      <c r="B32" s="103" t="s">
         <v>123</v>
       </c>
-      <c r="C32" s="93"/>
-[...7 lines deleted...]
-      <c r="K32" s="93"/>
+      <c r="C32" s="103"/>
+      <c r="D32" s="103"/>
+      <c r="E32" s="103"/>
+      <c r="F32" s="103"/>
+      <c r="G32" s="103"/>
+      <c r="H32" s="103"/>
+      <c r="I32" s="103"/>
+      <c r="J32" s="103"/>
+      <c r="K32" s="103"/>
     </row>
     <row r="33" spans="1:12" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B33" s="92" t="s">
+      <c r="B33" s="102" t="s">
         <v>50</v>
       </c>
-      <c r="C33" s="92"/>
-[...7 lines deleted...]
-      <c r="K33" s="92"/>
+      <c r="C33" s="102"/>
+      <c r="D33" s="102"/>
+      <c r="E33" s="102"/>
+      <c r="F33" s="102"/>
+      <c r="G33" s="102"/>
+      <c r="H33" s="102"/>
+      <c r="I33" s="102"/>
+      <c r="J33" s="102"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B35" s="47"/>
       <c r="C35" s="47"/>
       <c r="D35" s="47"/>
       <c r="E35" s="47"/>
       <c r="F35" s="47"/>
       <c r="G35" s="47"/>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
     </row>
@@ -14832,242 +14831,242 @@
       <c r="E39" s="69"/>
       <c r="F39" s="69"/>
       <c r="G39" s="69"/>
       <c r="H39" s="69"/>
       <c r="I39" s="69"/>
       <c r="J39" s="69"/>
       <c r="K39" s="69"/>
       <c r="L39" s="69"/>
     </row>
     <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="69"/>
       <c r="B40" s="69"/>
       <c r="C40" s="69"/>
       <c r="D40" s="69"/>
       <c r="E40" s="69"/>
       <c r="F40" s="69"/>
       <c r="G40" s="69"/>
       <c r="H40" s="69"/>
       <c r="I40" s="69"/>
       <c r="J40" s="69"/>
       <c r="K40" s="69"/>
       <c r="L40" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="B17:K17"/>
-[...3 lines deleted...]
-    <mergeCell ref="B33:K33"/>
     <mergeCell ref="J11:K14"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="F6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="F7:I7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="J10:K10"/>
+    <mergeCell ref="B17:K17"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B31:K31"/>
+    <mergeCell ref="B32:K32"/>
+    <mergeCell ref="B33:K33"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="whole" errorStyle="information" allowBlank="1" showErrorMessage="1" error="Eingabe außerhalb des gültigen Bereichs." prompt="20°C bis 35°C" sqref="F11:F13" xr:uid="{00000000-0002-0000-0C00-000000000000}">
       <formula1>20</formula1>
       <formula2>35</formula2>
     </dataValidation>
     <dataValidation type="whole" errorStyle="information" allowBlank="1" showErrorMessage="1" error="Eingabe außerhalb des gültigen Bereichs." prompt="Eingabe zwischen 16°C bis 30°C" sqref="J11:J13" xr:uid="{00000000-0002-0000-0C00-000001000000}">
       <formula1>16</formula1>
       <formula2>30</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Blad1"/>
   <dimension ref="A1:CF45"/>
   <sheetViews>
-    <sheetView topLeftCell="A2" zoomScale="80" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+    <sheetView topLeftCell="U10" zoomScale="80" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="AV22" sqref="AV22:AW33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.28515625" style="12" customWidth="1"/>
     <col min="2" max="8" width="9.7109375" style="12" customWidth="1"/>
     <col min="9" max="9" width="6.7109375" style="12" customWidth="1"/>
     <col min="10" max="10" width="4.7109375" style="1" customWidth="1"/>
     <col min="11" max="13" width="9.140625" style="11"/>
     <col min="14" max="14" width="16.85546875" style="11" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="11"/>
     <col min="16" max="16" width="9.42578125" style="11" bestFit="1" customWidth="1"/>
     <col min="17" max="73" width="9.140625" style="11"/>
     <col min="74" max="77" width="10.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="78" max="79" width="9.140625" style="11"/>
     <col min="80" max="80" width="18.28515625" style="11" customWidth="1"/>
     <col min="81" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="L1" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="2" spans="1:81" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="113"/>
-[...6 lines deleted...]
-      <c r="I2" s="115"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="93"/>
+      <c r="G2" s="93"/>
+      <c r="H2" s="93"/>
+      <c r="I2" s="94"/>
       <c r="L2" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="L3" s="1" t="s">
         <v>60</v>
       </c>
       <c r="P3" s="11" t="str">
         <f>IF($M$5=1,NL!M9,IF($M$5=2,EN!M9,IF($M$5=3,DE!M9,IF($M$5=4,FR!M9,IF($M$5=5,NR!M9,IF($M$5=6,SP!M9,IF($M$5=7,SW!M9,IF($M$5=8,TS!M9,IF($M$5=9,ExtraTaal1!M9,IF($M$5=10,ExtraTaal2!M9,IF($M$5=11,ExtraTaal3!M9,)))))))))))</f>
         <v>Copy all data</v>
       </c>
     </row>
     <row r="4" spans="1:81" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12"/>
-      <c r="D4" s="100" t="s">
+      <c r="D4" s="95" t="s">
         <v>56</v>
       </c>
-      <c r="E4" s="101"/>
-[...2 lines deleted...]
-      <c r="H4" s="103" t="str">
+      <c r="E4" s="96"/>
+      <c r="F4" s="96"/>
+      <c r="G4" s="97"/>
+      <c r="H4" s="100" t="str">
         <f>'Clima Beam'!J4</f>
         <v>English</v>
       </c>
-      <c r="I4" s="104"/>
+      <c r="I4" s="101"/>
       <c r="J4" s="12"/>
       <c r="L4" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P4" s="11" t="str">
         <f>IF($M$5=1,NL!M10,IF($M$5=2,EN!M10,IF($M$5=3,DE!M10,IF($M$5=4,FR!M10,IF($M$5=5,NR!M10,IF($M$5=6,SP!M10,IF($M$5=7,SW!M10,IF($M$5=8,TS!M10,IF($M$5=9,ExtraTaal1!M10,IF($M$5=10,ExtraTaal2!M10,IF($M$5=11,ExtraTaal3!M10,)))))))))))</f>
         <v>SI-units</v>
       </c>
       <c r="AT4" s="11"/>
       <c r="AU4" s="11"/>
     </row>
     <row r="5" spans="1:81" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12"/>
-      <c r="B5" s="94"/>
-[...1 lines deleted...]
-      <c r="D5" s="100" t="str">
+      <c r="B5" s="104"/>
+      <c r="C5" s="104"/>
+      <c r="D5" s="95" t="str">
         <f>IF($M$5=1,NL!F5,IF($M$5=2,EN!F5,IF($M$5=3,DE!F5,IF($M$5=4,FR!F5,IF($M$5=5,NR!F5,IF($M$5=6,SP!F5,IF($M$5=7,SW!F5,IF($M$5=8,TS!F5,IF($M$5=9,ExtraTaal1!F5,IF($M$5=10,ExtraTaal2!F5,IF($M$5=11,ExtraTaal3!F5,)))))))))))</f>
         <v>Model:</v>
       </c>
-      <c r="E5" s="101"/>
-[...2 lines deleted...]
-      <c r="H5" s="130" t="str">
+      <c r="E5" s="96"/>
+      <c r="F5" s="96"/>
+      <c r="G5" s="97"/>
+      <c r="H5" s="133" t="str">
         <f>'Clima Beam'!J5</f>
         <v>With casing</v>
       </c>
-      <c r="I5" s="131"/>
+      <c r="I5" s="134"/>
       <c r="J5" s="12"/>
       <c r="L5" s="1" t="s">
         <v>62</v>
       </c>
       <c r="M5" s="1">
         <f>IF('Clima Beam'!$J$4=cal!$L$1,1,IF('Clima Beam'!$J$4=cal!$L$2,2,IF('Clima Beam'!$J$4=cal!$L$3,3,IF('Clima Beam'!$J$4=cal!$L$4,4,IF('Clima Beam'!$J$4=cal!$L$5,5,IF('Clima Beam'!$J$4=cal!$L$6,6,IF('Clima Beam'!$J$4=cal!$L$7,7,IF('Clima Beam'!$J$4=cal!$L$8,8,IF('Clima Beam'!$J$4=cal!$L$9,9,IF('Clima Beam'!$J$4=cal!$L$10,10,IF('Clima Beam'!$J$4=cal!$L$11,11,)))))))))))</f>
         <v>2</v>
       </c>
       <c r="N5" s="1">
         <v>1</v>
       </c>
       <c r="P5" s="11" t="str">
         <f>IF($M$5=1,NL!M11,IF($M$5=2,EN!M11,IF($M$5=3,DE!M11,IF($M$5=4,FR!M11,IF($M$5=5,NR!M11,IF($M$5=6,SP!M11,IF($M$5=7,SW!M11,IF($M$5=8,TS!M11,IF($M$5=9,ExtraTaal1!M11,IF($M$5=10,ExtraTaal2!M11,IF($M$5=11,ExtraTaal3!M11,)))))))))))</f>
         <v>Imperial-units</v>
       </c>
       <c r="AT5" s="11"/>
       <c r="AU5" s="11"/>
     </row>
     <row r="6" spans="1:81" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12"/>
       <c r="B6" s="13"/>
       <c r="C6" s="12"/>
-      <c r="D6" s="100" t="str">
+      <c r="D6" s="95" t="str">
         <f>IF($M$5=1,NL!F6,IF($M$5=2,EN!F6,IF($M$5=3,DE!F6,IF($M$5=4,FR!F6,IF($M$5=5,NR!F6,IF($M$5=6,SP!F6,IF($M$5=7,SW!F6,IF($M$5=8,TS!F6,IF($M$5=9,ExtraTaal1!F6,IF($M$5=10,ExtraTaal2!F6,IF($M$5=11,ExtraTaal3!F6,)))))))))))</f>
         <v>Height [cm]:</v>
       </c>
-      <c r="E6" s="101"/>
-[...2 lines deleted...]
-      <c r="H6" s="130" t="str">
+      <c r="E6" s="96"/>
+      <c r="F6" s="96"/>
+      <c r="G6" s="97"/>
+      <c r="H6" s="133" t="str">
         <f>'Clima Beam'!J6</f>
-        <v>15,3</v>
-[...1 lines deleted...]
-      <c r="I6" s="131"/>
+        <v>25,3</v>
+      </c>
+      <c r="I6" s="134"/>
       <c r="J6" s="12"/>
       <c r="L6" s="1" t="s">
         <v>63</v>
       </c>
       <c r="AT6" s="11"/>
       <c r="AU6" s="11"/>
     </row>
     <row r="7" spans="1:81" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="12"/>
       <c r="B7" s="14"/>
       <c r="C7" s="12"/>
-      <c r="D7" s="100" t="str">
+      <c r="D7" s="95" t="str">
         <f>IF($M$5=1,NL!F7,IF($M$5=2,EN!F7,IF($M$5=3,DE!F7,IF($M$5=4,FR!F7,IF($M$5=5,NR!F7,IF($M$5=6,SP!F7,IF($M$5=7,SW!F7,IF($M$5=8,TS!F7,IF($M$5=9,ExtraTaal1!F7,IF($M$5=10,ExtraTaal2!F7,IF($M$5=11,ExtraTaal3!F7,)))))))))))&amp;":"</f>
         <v>Fan speed:</v>
       </c>
-      <c r="E7" s="101"/>
-[...2 lines deleted...]
-      <c r="H7" s="128" t="str">
+      <c r="E7" s="96"/>
+      <c r="F7" s="96"/>
+      <c r="G7" s="97"/>
+      <c r="H7" s="131" t="str">
         <f>'Clima Beam'!J7</f>
-        <v>Comfort</v>
-[...1 lines deleted...]
-      <c r="I7" s="129"/>
+        <v>Boost</v>
+      </c>
+      <c r="I7" s="132"/>
       <c r="J7" s="12" t="str">
         <f>IF(cal!H7=cal!O13,cal!P13,cal!P14)</f>
-        <v>6V</v>
+        <v>9V</v>
       </c>
       <c r="L7" s="1" t="s">
         <v>180</v>
       </c>
       <c r="AT7" s="11"/>
       <c r="AU7" s="11"/>
     </row>
     <row r="8" spans="1:81" s="1" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="12"/>
       <c r="B8" s="15"/>
       <c r="C8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="16"/>
       <c r="K8" s="39"/>
       <c r="L8" s="11" t="s">
         <v>181</v>
       </c>
       <c r="AT8" s="11"/>
       <c r="AU8" s="11"/>
     </row>
@@ -15090,270 +15089,270 @@
         <v>182</v>
       </c>
       <c r="N9" s="1">
         <f>IF(N12=M13,1,2)</f>
         <v>2</v>
       </c>
       <c r="AT9" s="11"/>
       <c r="AU9" s="11"/>
     </row>
     <row r="10" spans="1:81" s="1" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="12"/>
       <c r="B10" s="17" t="str">
         <f>IF($M$5=1,NL!B10,IF($M$5=2,EN!B10,IF($M$5=3,DE!B10,IF($M$5=4,FR!B10,IF($M$5=5,NR!B10,IF($M$5=6,SP!B10,IF($M$5=7,SW!B10,IF($M$5=8,TS!B10,IF($M$5=9,ExtraTaal1!B10,IF($M$5=10,ExtraTaal2!B10,IF($M$5=11,ExtraTaal3!B10,)))))))))))</f>
         <v>Heating:</v>
       </c>
       <c r="C10" s="19"/>
       <c r="D10" s="18"/>
       <c r="E10" s="18"/>
       <c r="F10" s="19" t="str">
         <f>IF($M$5=1,NL!F10,IF($M$5=2,EN!F10,IF($M$5=3,DE!F10,IF($M$5=4,FR!F10,IF($M$5=5,NR!F10,IF($M$5=6,SP!F10,IF($M$5=7,SW!F10,IF($M$5=8,TS!F10,IF($M$5=9,ExtraTaal1!F10,IF($M$5=10,ExtraTaal2!F10,IF($M$5=11,ExtraTaal3!F10,)))))))))))</f>
         <v>Cooling:</v>
       </c>
       <c r="G10" s="18"/>
       <c r="H10" s="18"/>
       <c r="I10" s="19"/>
-      <c r="J10" s="111" t="str">
+      <c r="J10" s="116" t="str">
         <f>IF($M$5=1,NL!J10,IF($M$5=2,EN!J10,IF($M$5=3,DE!J10,IF($M$5=4,FR!J10,IF($M$5=5,NR!J10,IF($M$5=6,SP!J10,IF($M$5=7,SW!J10,IF($M$5=8,TS!J10,IF($M$5=9,ExtraTaal1!J10,IF($M$5=10,ExtraTaal2!J10,IF($M$5=11,ExtraTaal3!J10,)))))))))))</f>
         <v>Unit conversion</v>
       </c>
-      <c r="K10" s="112">
+      <c r="K10" s="117">
         <f>IF($M$5=1,NL!K10,IF($M$5=2,EN!K10,IF($M$5=3,DE!K10,IF($M$5=4,FR!K10,IF($M$5=5,NR!K10,IF($M$5=6,SP!K10,IF($M$5=7,SW!K10,IF($M$5=8,TS!K10,IF($M$5=9,ExtraTaal1!K10,IF($M$5=10,ExtraTaal2!K10,IF($M$5=11,ExtraTaal3!K10,)))))))))))</f>
         <v>0</v>
       </c>
       <c r="L10" s="1" t="s">
         <v>183</v>
       </c>
       <c r="Q10" s="1" t="s">
         <v>46</v>
       </c>
       <c r="S10" s="1" t="s">
         <v>45</v>
       </c>
       <c r="AT10" s="11"/>
       <c r="AU10" s="11"/>
     </row>
     <row r="11" spans="1:81" s="1" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A11" s="12"/>
       <c r="B11" s="41" t="str">
         <f>IF($M$5=1,NL!B11,IF($M$5=2,EN!B11,IF($M$5=3,DE!B11,IF($M$5=4,FR!B11,IF($M$5=5,NR!B11,IF($M$5=6,SP!B11,IF($M$5=7,SW!B11,IF($M$5=8,TS!B11,IF($M$5=9,ExtraTaal1!B11,IF($M$5=10,ExtraTaal2!B11,IF($M$5=11,ExtraTaal3!B11,)))))))))))</f>
         <v>Supply water</v>
       </c>
       <c r="C11" s="18"/>
       <c r="D11" s="2">
         <f>'Clima Beam'!D11</f>
         <v>75</v>
       </c>
       <c r="E11" s="18" t="str">
         <f>IF(UnitsNo=1,"°C",IF(UnitsNo=2,"°F",))</f>
         <v>°C</v>
       </c>
       <c r="F11" s="18" t="str">
         <f>IF($M$5=1,NL!F11,IF($M$5=2,EN!F11,IF($M$5=3,DE!F11,IF($M$5=4,FR!F11,IF($M$5=5,NR!F11,IF($M$5=6,SP!F11,IF($M$5=7,SW!F11,IF($M$5=8,TS!F11,IF($M$5=9,ExtraTaal1!F11,IF($M$5=10,ExtraTaal2!F11,IF($M$5=11,ExtraTaal3!F11,)))))))))))</f>
         <v>Supply water</v>
       </c>
       <c r="G11" s="18"/>
       <c r="H11" s="2">
         <f>'Clima Beam'!H11</f>
-        <v>15.999999999999998</v>
+        <v>16</v>
       </c>
       <c r="I11" s="42" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J11" s="122"/>
-      <c r="K11" s="123"/>
+      <c r="J11" s="125"/>
+      <c r="K11" s="126"/>
       <c r="L11" s="1" t="s">
         <v>184</v>
       </c>
       <c r="Q11" s="34">
         <f>IF(UnitsNo=1,D11,IF(UnitsNo=2,(D11-32)/1.8,))</f>
         <v>75</v>
       </c>
       <c r="S11" s="34">
         <f>IF(UnitsNo=1,H11,IF(UnitsNo=2,(H11-32)/1.8,))</f>
-        <v>15.999999999999998</v>
+        <v>16</v>
       </c>
       <c r="AT11" s="11"/>
       <c r="AU11" s="11"/>
       <c r="BM11" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:81" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="12"/>
       <c r="B12" s="41" t="str">
         <f>IF($M$5=1,NL!B12,IF($M$5=2,EN!B12,IF($M$5=3,DE!B12,IF($M$5=4,FR!B12,IF($M$5=5,NR!B12,IF($M$5=6,SP!B12,IF($M$5=7,SW!B12,IF($M$5=8,TS!B12,IF($M$5=9,ExtraTaal1!B12,IF($M$5=10,ExtraTaal2!B12,IF($M$5=11,ExtraTaal3!B12,)))))))))))</f>
         <v>Return water</v>
       </c>
       <c r="C12" s="18"/>
       <c r="D12" s="2">
         <f>'Clima Beam'!D12</f>
         <v>65</v>
       </c>
       <c r="E12" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="F12" s="18" t="str">
         <f>IF($M$5=1,NL!F12,IF($M$5=2,EN!F12,IF($M$5=3,DE!F12,IF($M$5=4,FR!F12,IF($M$5=5,NR!F12,IF($M$5=6,SP!F12,IF($M$5=7,SW!F12,IF($M$5=8,TS!F12,IF($M$5=9,ExtraTaal1!F12,IF($M$5=10,ExtraTaal2!F12,IF($M$5=11,ExtraTaal3!F12,)))))))))))</f>
         <v>Return water</v>
       </c>
       <c r="G12" s="18"/>
       <c r="H12" s="2">
         <f>'Clima Beam'!H12</f>
-        <v>18.000000000000004</v>
+        <v>18</v>
       </c>
       <c r="I12" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J12" s="124"/>
-      <c r="K12" s="125"/>
+      <c r="J12" s="127"/>
+      <c r="K12" s="128"/>
       <c r="L12" s="1" t="s">
         <v>1</v>
       </c>
       <c r="N12" s="1" t="str">
         <f>'Clima Beam'!J5</f>
         <v>With casing</v>
       </c>
       <c r="Q12" s="34">
         <f>IF(UnitsNo=1,D12,IF(UnitsNo=2,(D12-32)/1.8,))</f>
         <v>65</v>
       </c>
       <c r="S12" s="34">
         <f>IF(UnitsNo=1,H12,IF(UnitsNo=2,(H12-32)/1.8,))</f>
-        <v>18.000000000000004</v>
+        <v>18</v>
       </c>
       <c r="AT12" s="11"/>
       <c r="AU12" s="11"/>
       <c r="BM12" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:81" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="12"/>
       <c r="B13" s="41" t="str">
         <f>IF($M$5=1,NL!B13,IF($M$5=2,EN!B13,IF($M$5=3,DE!B13,IF($M$5=4,FR!B13,IF($M$5=5,NR!B13,IF($M$5=6,SP!B13,IF($M$5=7,SW!B13,IF($M$5=8,TS!B13,IF($M$5=9,ExtraTaal1!B13,IF($M$5=10,ExtraTaal2!B13,IF($M$5=11,ExtraTaal3!B13,)))))))))))</f>
         <v>Entering air</v>
       </c>
       <c r="C13" s="18"/>
       <c r="D13" s="2">
         <f>'Clima Beam'!D13</f>
         <v>20</v>
       </c>
       <c r="E13" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="F13" s="18" t="str">
         <f>IF($M$5=1,NL!F13,IF($M$5=2,EN!F13,IF($M$5=3,DE!F13,IF($M$5=4,FR!F13,IF($M$5=5,NR!F13,IF($M$5=6,SP!F13,IF($M$5=7,SW!F13,IF($M$5=8,TS!F13,IF($M$5=9,ExtraTaal1!F13,IF($M$5=10,ExtraTaal2!F13,IF($M$5=11,ExtraTaal3!F13,)))))))))))</f>
         <v>Entering air</v>
       </c>
       <c r="G13" s="18"/>
       <c r="H13" s="2">
         <f>'Clima Beam'!H13</f>
-        <v>26.999999999999996</v>
+        <v>27</v>
       </c>
       <c r="I13" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J13" s="124"/>
-      <c r="K13" s="125"/>
+      <c r="J13" s="127"/>
+      <c r="K13" s="128"/>
       <c r="L13" s="89" t="str">
         <f>"9,6"</f>
         <v>9,6</v>
       </c>
       <c r="M13" s="1" t="str">
         <f>IF($M$5=1,U13,IF($M$5=2,V13,IF($M$5=3,W13,IF($M$5=4,X13,IF($M$5=5,Y13,IF($M$5=6,Z13,IF($M$5=7,Y13,IF($M$5=8,AA13,IF($M$5=9,AA11,IF($M$5=10,AA9,IF($M$5=11,AA7,)))))))))))</f>
         <v>Built-in</v>
       </c>
       <c r="O13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="P13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="Q13" s="34">
         <f>IF(UnitsNo=1,D13,IF(UnitsNo=2,(D13-32)/1.8,))</f>
         <v>20</v>
       </c>
       <c r="S13" s="34">
         <f>IF(UnitsNo=1,H13,IF(UnitsNo=2,(H13-32)/1.8,))</f>
-        <v>26.999999999999996</v>
+        <v>27</v>
       </c>
       <c r="U13" s="1" t="str">
         <f>NL!M5</f>
         <v>Inbouw</v>
       </c>
       <c r="V13" s="1" t="str">
         <f>EN!M5</f>
         <v>Built-in</v>
       </c>
       <c r="W13" s="1" t="str">
         <f>DE!M5</f>
         <v>Einbau</v>
       </c>
       <c r="X13" s="1" t="str">
         <f>FR!M5</f>
         <v>Intégré</v>
       </c>
       <c r="Y13" s="1" t="str">
         <f>NR!M5</f>
         <v>Innebygd</v>
       </c>
       <c r="Z13" s="1" t="str">
         <f>SP!$M$5</f>
         <v>Empotrado</v>
       </c>
       <c r="AA13" s="1" t="str">
         <f>TS!$M$5</f>
         <v>Vestavba</v>
       </c>
       <c r="AB13" s="71" t="str">
         <f>IF($M$5=1,U13,IF($M$5=2,V13,IF($M$5=3,W13,IF($M$5=4,X13,IF($M$5=5,Y13,IF($M$5=6,Z13,IF($M$5=7,Y13,IF($M$5=8,AA13,IF($M$5=9,AA11,IF($M$5=10,AA9,IF($M$5=11,AA7,)))))))))))</f>
         <v>Built-in</v>
       </c>
       <c r="AT13" s="11"/>
       <c r="AU13" s="11"/>
       <c r="BM13" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:81" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="12"/>
       <c r="B14" s="20"/>
       <c r="C14" s="21"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
-      <c r="J14" s="126"/>
-      <c r="K14" s="127"/>
+      <c r="J14" s="129"/>
+      <c r="K14" s="130"/>
       <c r="L14" s="89" t="str">
         <f>"15,3"</f>
         <v>15,3</v>
       </c>
       <c r="M14" s="1" t="str">
         <f>IF($M$5=1,U14,IF($M$5=2,V14,IF($M$5=3,W14,IF($M$5=4,X14,IF($M$5=5,Y14,IF($M$5=6,Z14,IF($M$5=7,Y14,IF($M$5=8,AA14,IF($M$5=9,AA12,IF($M$5=10,AA10,IF($M$5=11,AA8,)))))))))))</f>
         <v>With casing</v>
       </c>
       <c r="O14" s="1" t="s">
         <v>12</v>
       </c>
       <c r="P14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="U14" s="1" t="str">
         <f>NL!M6</f>
         <v>Met omkasting</v>
       </c>
       <c r="V14" s="1" t="str">
         <f>EN!M6</f>
         <v>With casing</v>
       </c>
       <c r="W14" s="1" t="str">
         <f>DE!M6</f>
         <v>mit Verkleidung</v>
@@ -15429,470 +15428,470 @@
         <f>IF($M$5=1,NL!F16,IF($M$5=2,EN!F16,IF($M$5=3,DE!F16,IF($M$5=4,FR!F16,IF($M$5=5,NR!F16,IF($M$5=6,SP!F16,IF($M$5=7,SW!F16,IF($M$5=8,TS!F16,IF($M$5=9,ExtraTaal1!F16,IF($M$5=10,ExtraTaal2!F16,IF($M$5=11,ExtraTaal3!F16,)))))))))))</f>
         <v>Sens. cooling capacity in [W]</v>
       </c>
       <c r="G16" s="57" t="str">
         <f>IF($M$5=1,NL!G16,IF($M$5=2,EN!G16,IF($M$5=3,DE!G16,IF($M$5=4,FR!G16,IF($M$5=5,NR!G16,IF($M$5=6,SP!G16,IF($M$5=7,SW!G16,IF($M$5=8,TS!G16,IF($M$5=9,ExtraTaal1!G16,IF($M$5=10,ExtraTaal2!G16,IF($M$5=11,ExtraTaal3!G16,)))))))))))</f>
         <v>Water flowrate, cooling in [l/h]</v>
       </c>
       <c r="H16" s="57" t="str">
         <f>IF($M$5=1,NL!H16,IF($M$5=2,EN!H16,IF($M$5=3,DE!H16,IF($M$5=4,FR!H16,IF($M$5=5,NR!H16,IF($M$5=6,SP!H16,IF($M$5=7,SW!H16,IF($M$5=8,TS!H16,IF($M$5=9,ExtraTaal1!H16,IF($M$5=10,ExtraTaal2!H16,IF($M$5=11,ExtraTaal3!H16,)))))))))))</f>
         <v>Water side pressure loss [kPa]</v>
       </c>
       <c r="I16" s="48" t="str">
         <f>IF($M$5=1,NL!I16,IF($M$5=2,EN!I16,IF($M$5=3,DE!I16,IF($M$5=4,FR!I16,IF($M$5=5,NR!I16,IF($M$5=6,SP!I16,IF($M$5=7,SW!I16,IF($M$5=8,TS!I16,IF($M$5=9,ExtraTaal1!I16,IF($M$5=10,ExtraTaal2!I16,IF($M$5=11,ExtraTaal3!I16,)))))))))))</f>
         <v>Air flowrate [m³/h]</v>
       </c>
       <c r="J16" s="49" t="str">
         <f>IF($M$5=1,NL!J16,IF($M$5=2,EN!J16,IF($M$5=3,DE!J16,IF($M$5=4,FR!J16,IF($M$5=5,NR!J16,IF($M$5=6,SP!J16,IF($M$5=7,SW!J16,IF($M$5=8,TS!J16,IF($M$5=9,ExtraTaal1!J16,IF($M$5=10,ExtraTaal2!J16,IF($M$5=11,ExtraTaal3!J16,)))))))))))</f>
         <v>Sound pressure* [dB(A)]</v>
       </c>
       <c r="K16" s="50" t="str">
         <f>IF($M$5=1,NL!K16,IF($M$5=2,EN!K16,IF($M$5=3,DE!K16,IF($M$5=4,FR!K16,IF($M$5=5,NR!K16,IF($M$5=6,SP!K16,IF($M$5=7,SW!K16,IF($M$5=8,TS!K16,IF($M$5=9,ExtraTaal1!K16,IF($M$5=10,ExtraTaal2!K16,IF($M$5=11,ExtraTaal3!K16,)))))))))))</f>
         <v>Electric power [W]</v>
       </c>
       <c r="L16" s="1" t="str">
         <f>IF($H$6="15,3","20",IF($H$6="25,3","21","8"))</f>
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="BD16" s="72">
         <f>0.7-0.42</f>
         <v>0.27999999999999997</v>
       </c>
       <c r="BM16" s="1" t="s">
         <v>22</v>
       </c>
       <c r="CB16" s="1" t="s">
         <v>203</v>
       </c>
       <c r="CC16" s="89"/>
     </row>
     <row r="17" spans="1:84" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="23"/>
-      <c r="B17" s="95" t="str">
+      <c r="B17" s="105" t="str">
         <f>IF($M$5=1,NL!B17,IF($M$5=2,EN!B17,IF($M$5=3,DE!B17,IF($M$5=4,FR!B17,IF($M$5=5,NR!B17,IF($M$5=6,SP!B17,IF($M$5=7,SW!B17,IF($M$5=8,TS!B17,IF($M$5=9,ExtraTaal1!B17,IF($M$5=10,ExtraTaal2!B17,IF($M$5=11,ExtraTaal3!B17,)))))))))))</f>
-        <v>Clima Beam -  H15,3 B36 Type 20</v>
-[...1 lines deleted...]
-      <c r="C17" s="96">
+        <v>Clima Beam -  H25,3 B36 Type 21</v>
+      </c>
+      <c r="C17" s="106">
         <f>IF($M$5=1,NL!C17,IF($M$5=2,EN!C17,IF($M$5=3,DE!C17,IF($M$5=4,FR!C17,IF($M$5=5,NR!C17,IF($M$5=6,SP!C17,IF($M$5=7,SW!C17,IF($M$5=8,TS!C17,IF($M$5=9,ExtraTaal1!C17,IF($M$5=10,ExtraTaal2!C17,IF($M$5=11,ExtraTaal3!C17,)))))))))))</f>
         <v>0</v>
       </c>
-      <c r="D17" s="96">
+      <c r="D17" s="106">
         <f>IF($M$5=1,NL!D17,IF($M$5=2,EN!D17,IF($M$5=3,DE!D17,IF($M$5=4,FR!D17,IF($M$5=5,NR!D17,IF($M$5=6,SP!D17,IF($M$5=7,SW!D17,IF($M$5=8,TS!D17,IF($M$5=9,ExtraTaal1!D17,IF($M$5=10,ExtraTaal2!D17,IF($M$5=11,ExtraTaal3!D17,)))))))))))</f>
         <v>0</v>
       </c>
-      <c r="E17" s="96">
+      <c r="E17" s="106">
         <f>IF($M$5=1,NL!E17,IF($M$5=2,EN!E17,IF($M$5=3,DE!E17,IF($M$5=4,FR!E17,IF($M$5=5,NR!E17,IF($M$5=6,SP!E17,IF($M$5=7,SW!E17,IF($M$5=8,TS!E17,IF($M$5=9,ExtraTaal1!E17,IF($M$5=10,ExtraTaal2!E17,IF($M$5=11,ExtraTaal3!E17,)))))))))))</f>
         <v>0</v>
       </c>
-      <c r="F17" s="96">
+      <c r="F17" s="106">
         <f>IF($M$5=1,NL!F17,IF($M$5=2,EN!F17,IF($M$5=3,DE!F17,IF($M$5=4,FR!F17,IF($M$5=5,NR!F17,IF($M$5=6,SP!F17,IF($M$5=7,SW!F17,IF($M$5=8,TS!F17,IF($M$5=9,ExtraTaal1!F17,IF($M$5=10,ExtraTaal2!F17,IF($M$5=11,ExtraTaal3!F17,)))))))))))</f>
         <v>0</v>
       </c>
-      <c r="G17" s="96">
+      <c r="G17" s="106">
         <f>IF($M$5=1,NL!G17,IF($M$5=2,EN!G17,IF($M$5=3,DE!G17,IF($M$5=4,FR!G17,IF($M$5=5,NR!G17,IF($M$5=6,SP!G17,IF($M$5=7,SW!G17,IF($M$5=8,TS!G17,IF($M$5=9,ExtraTaal1!G17,IF($M$5=10,ExtraTaal2!G17,IF($M$5=11,ExtraTaal3!G17,)))))))))))</f>
         <v>0</v>
       </c>
-      <c r="H17" s="96">
+      <c r="H17" s="106">
         <f>IF($M$5=1,NL!H17,IF($M$5=2,EN!H17,IF($M$5=3,DE!H17,IF($M$5=4,FR!H17,IF($M$5=5,NR!H17,IF($M$5=6,SP!H17,IF($M$5=7,SW!H17,IF($M$5=8,TS!H17,IF($M$5=9,ExtraTaal1!H17,IF($M$5=10,ExtraTaal2!H17,IF($M$5=11,ExtraTaal3!H17,)))))))))))</f>
         <v>0</v>
       </c>
-      <c r="I17" s="97">
+      <c r="I17" s="107">
         <f>IF($M$5=1,NL!I17,IF($M$5=2,EN!I17,IF($M$5=3,DE!I17,IF($M$5=4,FR!I17,IF($M$5=5,NR!I17,IF($M$5=6,SP!I17,IF($M$5=7,SW!I17,IF($M$5=8,TS!I17,IF($M$5=9,ExtraTaal1!I17,IF($M$5=10,ExtraTaal2!I17,IF($M$5=11,ExtraTaal3!I17,)))))))))))</f>
         <v>0</v>
       </c>
-      <c r="J17" s="97">
+      <c r="J17" s="107">
         <f>IF($M$5=1,NL!J17,IF($M$5=2,EN!J17,IF($M$5=3,DE!J17,IF($M$5=4,FR!J17,IF($M$5=5,NR!J17,IF($M$5=6,SP!J17,IF($M$5=7,SW!J17,IF($M$5=8,TS!J17,IF($M$5=9,ExtraTaal1!J17,IF($M$5=10,ExtraTaal2!J17,IF($M$5=11,ExtraTaal3!J17,)))))))))))</f>
         <v>0</v>
       </c>
-      <c r="K17" s="98">
+      <c r="K17" s="108">
         <f>IF($M$5=1,NL!K17,IF($M$5=2,EN!K17,IF($M$5=3,DE!K17,IF($M$5=4,FR!K17,IF($M$5=5,NR!K17,IF($M$5=6,SP!K17,IF($M$5=7,SW!K17,IF($M$5=8,TS!K17,IF($M$5=9,ExtraTaal1!K17,IF($M$5=10,ExtraTaal2!K17,IF($M$5=11,ExtraTaal3!K17,)))))))))))</f>
         <v>0</v>
       </c>
       <c r="V17" s="1" t="s">
         <v>67</v>
       </c>
       <c r="W17" s="1" t="s">
         <v>68</v>
       </c>
       <c r="X17" s="1" t="s">
         <v>69</v>
       </c>
       <c r="Y17" s="1" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:84" x14ac:dyDescent="0.25">
       <c r="B18" s="59">
         <v>70</v>
       </c>
       <c r="C18" s="24">
         <f>VLOOKUP($B18,$M$22:$BU$33,3+$L$18+$M$18+$P$18,TRUE)*((($Q$11-$Q$12)/LN(($Q$11-$Q$13)/($Q$12-$Q$13)))/((75-65)/LN((75-20)/(65-20))))</f>
-        <v>787.03870387038705</v>
+        <v>1343.2943294329434</v>
       </c>
       <c r="D18" s="60">
         <f>C18/(($Q$11-$Q$12)*1.163)</f>
-        <v>67.673147366327342</v>
+        <v>115.50252187729521</v>
       </c>
       <c r="E18" s="65">
         <f>IF(POWER((D18/1000)/CB22,2)*100&lt;0.1,0.1,POWER((D18/1000)/CB22,2)*100)</f>
         <v>0.1</v>
       </c>
       <c r="F18" s="24">
         <f>VLOOKUP($B18,$M$22:$BU$33,1+$L$18+$M$18+$P$18,TRUE)*((($S$11-$S$12)/LN(($S$11-$S$13)/($S$12-$S$13)))/((16-18)/LN((16-27)/(18-27))))</f>
-        <v>169.57695769576955</v>
+        <v>313.59135913591359</v>
       </c>
       <c r="G18" s="60">
         <f t="shared" ref="G18:G29" si="0">F18/(($S$12-$S$11)*1.163)</f>
-        <v>72.904968914776049</v>
+        <v>134.82001682541426</v>
       </c>
       <c r="H18" s="86">
         <f>IF(POWER((G18/1000)/CB22,2)*100&lt;0.1,0.1,POWER((G18/1000)/CB22,2)*100)</f>
-        <v>0.1</v>
+        <v>0.1004699764665847</v>
       </c>
       <c r="I18" s="24">
         <f>IF(VLOOKUP($B18,$M$22:$BU$33,5+$L$18+$M$18+$P$18,TRUE)=0,"///////////",VLOOKUP($B18,$M$22:$BU$33,5+$L$18+$M$18+$P$18,TRUE))</f>
-        <v>55</v>
+        <v>156.05000000000001</v>
       </c>
       <c r="J18" s="26">
         <f>IF(VLOOKUP($B18,$M$22:$BU$33,7+$L$18+$M$18+$P$18,TRUE)=0,"////////////",VLOOKUP($B18,$M$22:$BU$33,7+$L$18+$M$18+$P$18,TRUE))</f>
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="K18" s="25">
         <f>IF(VLOOKUP($B18,$M$22:$BU$33,9+$L$18+$M$18+$P$18,TRUE)=0,"///////////",VLOOKUP($B18,$M$22:$BU$33,9+$L$18+$M$18+$P$18,TRUE))</f>
         <v>5</v>
       </c>
       <c r="L18" s="3">
         <f>IF(L16="20",1,IF(L16="21",11,41))</f>
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="M18" s="3">
         <f>IF(L16="8",IF(M15=33,0,IF(M15=36,10,)),IF(M15=33,0,IF(M15=36,20,)))</f>
         <v>20</v>
       </c>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="3">
         <f>IF(J7="6V",0,1)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="T18" s="120" t="s">
+        <v>1</v>
+      </c>
+      <c r="T18" s="123" t="s">
         <v>66</v>
       </c>
-      <c r="U18" s="121"/>
+      <c r="U18" s="124"/>
       <c r="V18" s="66">
         <f>IF($L$16="20",V$19,IF($L$16="21",AF$19,BJ$19))</f>
         <v>1.2799999999999999E-4</v>
       </c>
       <c r="W18" s="66">
         <f t="shared" ref="W18:Y18" si="1">IF($L$16="20",W$19,IF($L$16="21",AG$19,BK$19))</f>
         <v>1.722</v>
       </c>
       <c r="X18" s="66">
         <f t="shared" si="1"/>
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="Y18" s="66">
         <f t="shared" si="1"/>
-        <v>3.6999999999999999E-4</v>
+        <v>5.44E-4</v>
       </c>
       <c r="BM18" s="1"/>
       <c r="CB18" s="11" t="s">
         <v>202</v>
       </c>
       <c r="CC18" s="11">
         <v>9.6</v>
       </c>
       <c r="CD18" s="11">
         <v>15.3</v>
       </c>
       <c r="CE18" s="11">
         <v>25.3</v>
       </c>
     </row>
     <row r="19" spans="1:84" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B19" s="62">
         <v>90</v>
       </c>
       <c r="C19" s="27">
         <f>VLOOKUP($B19,$M$22:$BU$33,3+$L$18+$M$18+$P$18,TRUE)*((($Q$11-$Q$12)/LN(($Q$11-$Q$13)/($Q$12-$Q$13)))/((75-65)/LN((75-20)/(65-20))))</f>
-        <v>1180.5580558055806</v>
+        <v>2014.9414941494153</v>
       </c>
       <c r="D19" s="51">
         <f>C19/(($Q$11-$Q$12)*1.163)</f>
-        <v>101.50972104949102</v>
+        <v>173.25378281594283</v>
       </c>
       <c r="E19" s="65">
         <f>IF(POWER((D19/1000)/CB23,2)*100&lt;0.1,0.1,POWER((D19/1000)/CB23,2)*100)</f>
-        <v>0.1</v>
+        <v>0.17021230922706704</v>
       </c>
       <c r="F19" s="27">
         <f>VLOOKUP($B19,$M$22:$BU$33,1+$L$18+$M$18+$P$18,TRUE)*((($S$11-$S$12)/LN(($S$11-$S$13)/($S$12-$S$13)))/((16-18)/LN((16-27)/(18-27))))</f>
-        <v>254.36543654365434</v>
+        <v>470.3870387038703</v>
       </c>
       <c r="G19" s="51">
         <f t="shared" si="0"/>
-        <v>109.35745337216409</v>
+        <v>202.23002523812136</v>
       </c>
       <c r="H19" s="86">
         <f>IF(POWER((G19/1000)/CB23,2)*100&lt;0.1,0.1,POWER((G19/1000)/CB23,2)*100)</f>
-        <v>0.1</v>
+        <v>0.23190856272393237</v>
       </c>
       <c r="I19" s="27">
         <f>IF(VLOOKUP($B19,$M$22:$BU$33,5+$L$18+$M$18+$P$18,TRUE)=0,"///////////",VLOOKUP($B19,$M$22:$BU$33,5+$L$18+$M$18+$P$18,TRUE))</f>
-        <v>92</v>
+        <v>207.39999999999998</v>
       </c>
       <c r="J19" s="29">
         <f>IF(VLOOKUP($B19,$M$22:$BU$33,7+$L$18+$M$18+$P$18,TRUE)=0,"///////////",VLOOKUP($B19,$M$22:$BU$33,7+$L$18+$M$18+$P$18,TRUE))</f>
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="K19" s="28">
         <f>IF(VLOOKUP($B19,$M$22:$BU$33,9+$L$18+$M$18+$P$18,TRUE)=0,"///////////",VLOOKUP($B19,$M$22:$BU$33,9+$L$18+$M$18+$P$18,TRUE))</f>
-        <v>7.0106999999999999</v>
-[...1 lines deleted...]
-      <c r="T19" s="120" t="s">
+        <v>6.5</v>
+      </c>
+      <c r="T19" s="123" t="s">
         <v>66</v>
       </c>
-      <c r="U19" s="121"/>
+      <c r="U19" s="124"/>
       <c r="V19" s="66">
         <v>1.2799999999999999E-4</v>
       </c>
       <c r="W19" s="66">
         <v>1.722</v>
       </c>
       <c r="X19" s="66">
         <v>2</v>
       </c>
       <c r="Y19" s="66">
         <v>3.6999999999999999E-4</v>
       </c>
-      <c r="AD19" s="120" t="s">
+      <c r="AD19" s="123" t="s">
         <v>66</v>
       </c>
-      <c r="AE19" s="121"/>
+      <c r="AE19" s="124"/>
       <c r="AF19" s="66">
         <v>1.2799999999999999E-4</v>
       </c>
       <c r="AG19" s="66">
         <v>1.722</v>
       </c>
       <c r="AH19" s="66">
         <v>4</v>
       </c>
       <c r="AI19" s="66">
         <v>5.44E-4</v>
       </c>
-      <c r="AN19" s="120" t="s">
+      <c r="AN19" s="123" t="s">
         <v>66</v>
       </c>
-      <c r="AO19" s="121"/>
+      <c r="AO19" s="124"/>
       <c r="AP19" s="66"/>
       <c r="AQ19" s="66"/>
       <c r="AR19" s="66"/>
       <c r="AS19" s="66"/>
-      <c r="AX19" s="120" t="s">
+      <c r="AX19" s="123" t="s">
         <v>66</v>
       </c>
-      <c r="AY19" s="121"/>
+      <c r="AY19" s="124"/>
       <c r="AZ19" s="66"/>
       <c r="BA19" s="66"/>
       <c r="BB19" s="66"/>
       <c r="BC19" s="66"/>
-      <c r="BH19" s="120" t="s">
+      <c r="BH19" s="123" t="s">
         <v>66</v>
       </c>
-      <c r="BI19" s="121"/>
+      <c r="BI19" s="124"/>
       <c r="BJ19" s="83">
         <v>9.3700000000000001E-4</v>
       </c>
       <c r="BK19" s="84">
         <v>1.7889999999999999</v>
       </c>
       <c r="BL19" s="84">
         <v>4</v>
       </c>
       <c r="BM19" s="85">
         <v>1.39E-3</v>
       </c>
     </row>
     <row r="20" spans="1:84" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="62">
         <v>100</v>
       </c>
       <c r="C20" s="27">
         <f t="shared" ref="C20:C29" si="2">VLOOKUP($B20,$M$22:$BU$33,3+$L$18+$M$18+$P$18,TRUE)*((($Q$11-$Q$12)/LN(($Q$11-$Q$13)/($Q$12-$Q$13)))/((75-65)/LN((75-20)/(65-20))))</f>
-        <v>1377.3177317731775</v>
+        <v>2350.765076507651</v>
       </c>
       <c r="D20" s="51">
         <f t="shared" ref="D20:D29" si="3">C20/(($Q$11-$Q$12)*1.163)</f>
-        <v>118.42800789107287</v>
+        <v>202.12941328526662</v>
       </c>
       <c r="E20" s="65">
         <f t="shared" ref="E20:E29" si="4">POWER((D20/1000)/CB24,2)*100</f>
-        <v>5.872755814172359E-2</v>
+        <v>0.23468598617589587</v>
       </c>
       <c r="F20" s="27">
         <f t="shared" ref="F20:F29" si="5">VLOOKUP($B20,$M$22:$BU$33,1+$L$18+$M$18+$P$18,TRUE)*((($S$11-$S$12)/LN(($S$11-$S$13)/($S$12-$S$13)))/((16-18)/LN((16-27)/(18-27))))</f>
-        <v>296.75967596759671</v>
+        <v>548.78487848784869</v>
       </c>
       <c r="G20" s="51">
         <f t="shared" si="0"/>
-        <v>127.58369560085808</v>
+        <v>235.93502944447494</v>
       </c>
       <c r="H20" s="90">
         <f t="shared" ref="H20:H29" si="6">POWER((G20/1000)/CB24,2)*100</f>
-        <v>6.8159037851902637E-2</v>
+        <v>0.31975178524189812</v>
       </c>
       <c r="I20" s="27">
         <f t="shared" ref="I20:I29" si="7">IF(VLOOKUP($B20,$M$22:$BU$33,5+$L$18+$M$18+$P$18,TRUE)=0,"///////////",VLOOKUP($B20,$M$22:$BU$33,5+$L$18+$M$18+$P$18,TRUE))</f>
-        <v>110</v>
+        <v>211.2</v>
       </c>
       <c r="J20" s="29">
         <f t="shared" ref="J20:J29" si="8">IF(VLOOKUP($B20,$M$22:$BU$33,7+$L$18+$M$18+$P$18,TRUE)=0,"///////////",VLOOKUP($B20,$M$22:$BU$33,7+$L$18+$M$18+$P$18,TRUE))</f>
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K20" s="28">
         <f t="shared" ref="K20:K29" si="9">IF(VLOOKUP($B20,$M$22:$BU$33,9+$L$18+$M$18+$P$18,TRUE)=0,"///////////",VLOOKUP($B20,$M$22:$BU$33,9+$L$18+$M$18+$P$18,TRUE))</f>
+        <v>6.5</v>
+      </c>
+      <c r="M20" s="1"/>
+      <c r="N20" s="138" t="s">
+        <v>5</v>
+      </c>
+      <c r="O20" s="139"/>
+      <c r="P20" s="139"/>
+      <c r="Q20" s="139"/>
+      <c r="R20" s="139"/>
+      <c r="S20" s="139"/>
+      <c r="T20" s="140"/>
+      <c r="U20" s="141"/>
+      <c r="V20" s="141"/>
+      <c r="W20" s="142"/>
+      <c r="X20" s="118" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y20" s="119"/>
+      <c r="Z20" s="119"/>
+      <c r="AA20" s="119"/>
+      <c r="AB20" s="119"/>
+      <c r="AC20" s="119"/>
+      <c r="AD20" s="119"/>
+      <c r="AE20" s="119"/>
+      <c r="AF20" s="119"/>
+      <c r="AG20" s="121"/>
+      <c r="AH20" s="118" t="s">
+        <v>7</v>
+      </c>
+      <c r="AI20" s="119"/>
+      <c r="AJ20" s="119"/>
+      <c r="AK20" s="119"/>
+      <c r="AL20" s="119"/>
+      <c r="AM20" s="119"/>
+      <c r="AN20" s="119"/>
+      <c r="AO20" s="119"/>
+      <c r="AP20" s="119"/>
+      <c r="AQ20" s="121"/>
+      <c r="AR20" s="118" t="s">
         <v>8</v>
       </c>
-      <c r="M20" s="1"/>
-[...48 lines deleted...]
-      <c r="BB20" s="138" t="s">
+      <c r="AS20" s="119"/>
+      <c r="AT20" s="119"/>
+      <c r="AU20" s="119"/>
+      <c r="AV20" s="119"/>
+      <c r="AW20" s="119"/>
+      <c r="AX20" s="119"/>
+      <c r="AY20" s="119"/>
+      <c r="AZ20" s="119"/>
+      <c r="BA20" s="120"/>
+      <c r="BB20" s="118" t="s">
         <v>131</v>
       </c>
-      <c r="BC20" s="139"/>
-[...8 lines deleted...]
-      <c r="BL20" s="138" t="s">
+      <c r="BC20" s="119"/>
+      <c r="BD20" s="119"/>
+      <c r="BE20" s="119"/>
+      <c r="BF20" s="119"/>
+      <c r="BG20" s="119"/>
+      <c r="BH20" s="119"/>
+      <c r="BI20" s="119"/>
+      <c r="BJ20" s="119"/>
+      <c r="BK20" s="121"/>
+      <c r="BL20" s="118" t="s">
         <v>130</v>
       </c>
-      <c r="BM20" s="139"/>
-[...8 lines deleted...]
-      <c r="CC20" s="142" t="s">
+      <c r="BM20" s="119"/>
+      <c r="BN20" s="119"/>
+      <c r="BO20" s="119"/>
+      <c r="BP20" s="119"/>
+      <c r="BQ20" s="119"/>
+      <c r="BR20" s="119"/>
+      <c r="BS20" s="119"/>
+      <c r="BT20" s="119"/>
+      <c r="BU20" s="120"/>
+      <c r="CC20" s="122" t="s">
         <v>200</v>
       </c>
-      <c r="CD20" s="142"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:84" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="CD20" s="122"/>
+      <c r="CE20" s="122"/>
+    </row>
+    <row r="21" spans="1:84" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="62">
         <v>120</v>
       </c>
       <c r="C21" s="27">
         <f t="shared" si="2"/>
-        <v>1770.837083708371</v>
+        <v>3022.4122412241227</v>
       </c>
       <c r="D21" s="51">
         <f t="shared" si="3"/>
-        <v>152.26458157423653</v>
+        <v>259.88067422391424</v>
       </c>
       <c r="E21" s="65">
         <f t="shared" si="4"/>
-        <v>9.8852301202552825E-2</v>
+        <v>0.39819052266888683</v>
       </c>
       <c r="F21" s="27">
         <f t="shared" si="5"/>
-        <v>381.54815481548155</v>
+        <v>705.58055805580557</v>
       </c>
       <c r="G21" s="51">
         <f t="shared" si="0"/>
-        <v>164.03618005824615</v>
+        <v>303.34503785718209</v>
       </c>
       <c r="H21" s="90">
         <f t="shared" si="6"/>
-        <v>0.11472770114420326</v>
+        <v>0.54252123258162421</v>
       </c>
       <c r="I21" s="27">
         <f t="shared" si="7"/>
-        <v>146</v>
+        <v>312.10000000000002</v>
       </c>
       <c r="J21" s="29">
         <f t="shared" si="8"/>
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="K21" s="28">
         <f t="shared" si="9"/>
-        <v>9.6999999999999993</v>
+        <v>9</v>
       </c>
       <c r="M21" s="1"/>
       <c r="N21" s="7" t="s">
         <v>17</v>
       </c>
       <c r="O21" s="5" t="s">
         <v>18</v>
       </c>
       <c r="P21" s="5" t="s">
         <v>19</v>
       </c>
       <c r="Q21" s="5" t="s">
         <v>20</v>
       </c>
       <c r="R21" s="5" t="s">
         <v>15</v>
       </c>
       <c r="S21" s="5" t="s">
         <v>16</v>
       </c>
       <c r="T21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="U21" s="5" t="s">
         <v>10</v>
@@ -16050,83 +16049,83 @@
       <c r="BT21" s="5" t="s">
         <v>21</v>
       </c>
       <c r="BU21" s="8" t="s">
         <v>22</v>
       </c>
       <c r="CB21" s="11" t="s">
         <v>201</v>
       </c>
       <c r="CC21" s="11" t="s">
         <v>197</v>
       </c>
       <c r="CD21" s="11" t="s">
         <v>198</v>
       </c>
       <c r="CE21" s="11" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="22" spans="1:84" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="62">
         <v>150</v>
       </c>
       <c r="C22" s="27">
         <f t="shared" si="2"/>
-        <v>2361.1161116111612</v>
+        <v>4029.8829882988307</v>
       </c>
       <c r="D22" s="51">
         <f t="shared" si="3"/>
-        <v>203.01944209898204</v>
+        <v>346.50756563188565</v>
       </c>
       <c r="E22" s="65">
         <f t="shared" si="4"/>
-        <v>0.18062712122319843</v>
+        <v>0.73658332928707437</v>
       </c>
       <c r="F22" s="27">
         <f t="shared" si="5"/>
-        <v>508.73087308730868</v>
+        <v>940.77407740774061</v>
       </c>
       <c r="G22" s="51">
         <f t="shared" si="0"/>
-        <v>218.71490674432818</v>
+        <v>404.46005047624271</v>
       </c>
       <c r="H22" s="90">
         <f t="shared" si="6"/>
-        <v>0.20963532593713374</v>
+        <v>1.0035700825461262</v>
       </c>
       <c r="I22" s="27">
         <f t="shared" si="7"/>
-        <v>183</v>
+        <v>363.45</v>
       </c>
       <c r="J22" s="29">
         <f t="shared" si="8"/>
-        <v>22.41028567288496</v>
+        <v>32.6</v>
       </c>
       <c r="K22" s="28">
         <f t="shared" si="9"/>
-        <v>11.7</v>
+        <v>10.1</v>
       </c>
       <c r="M22" s="6">
         <v>70</v>
       </c>
       <c r="N22" s="75">
         <f t="shared" ref="N22:Q24" si="10">(N$25/($M$25-30))*($M22-30)</f>
         <v>188.4</v>
       </c>
       <c r="O22" s="75">
         <f t="shared" si="10"/>
         <v>235.60000000000002</v>
       </c>
       <c r="P22" s="74">
         <f t="shared" si="10"/>
         <v>874.4</v>
       </c>
       <c r="Q22" s="74">
         <f t="shared" si="10"/>
         <v>1267.5999999999999</v>
       </c>
       <c r="R22" s="77">
         <v>71</v>
       </c>
       <c r="S22" s="77">
         <v>112</v>
@@ -16138,54 +16137,54 @@
         <v>30</v>
       </c>
       <c r="V22" s="4">
         <v>5</v>
       </c>
       <c r="W22" s="9">
         <v>7</v>
       </c>
       <c r="X22" s="75">
         <f t="shared" ref="X22:AA24" si="11">(X$25/($M$25-30))*($M22-30)</f>
         <v>285.20000000000005</v>
       </c>
       <c r="Y22" s="75">
         <f t="shared" si="11"/>
         <v>348.4</v>
       </c>
       <c r="Z22" s="74">
         <f t="shared" si="11"/>
         <v>944.80000000000007</v>
       </c>
       <c r="AA22" s="74">
         <f t="shared" si="11"/>
         <v>1492.4</v>
       </c>
       <c r="AB22" s="77">
-        <v>75</v>
+        <v>116.25</v>
       </c>
       <c r="AC22" s="77">
-        <v>159</v>
+        <v>200.25</v>
       </c>
       <c r="AD22" s="73">
         <v>17</v>
       </c>
       <c r="AE22" s="73">
         <v>27</v>
       </c>
       <c r="AF22" s="4">
         <v>4</v>
       </c>
       <c r="AG22" s="9">
         <v>5</v>
       </c>
       <c r="AH22" s="76">
         <f t="shared" ref="AH22:AH33" si="12">N22/1.111</f>
         <v>169.57695769576958</v>
       </c>
       <c r="AI22" s="81">
         <f t="shared" ref="AI22:AI33" si="13">O22/1.111</f>
         <v>212.06120612061207</v>
       </c>
       <c r="AJ22" s="74">
         <f t="shared" ref="AJ22:AJ33" si="14">P22/1.111</f>
         <v>787.03870387038705</v>
       </c>
@@ -16206,54 +16205,54 @@
         <v>30</v>
       </c>
       <c r="AP22" s="4">
         <v>5</v>
       </c>
       <c r="AQ22" s="9">
         <v>7</v>
       </c>
       <c r="AR22" s="76">
         <f t="shared" ref="AR22:AR33" si="16">X22/1.111</f>
         <v>256.70567056705676</v>
       </c>
       <c r="AS22" s="81">
         <f t="shared" ref="AS22:AS33" si="17">Y22/1.111</f>
         <v>313.59135913591359</v>
       </c>
       <c r="AT22" s="74">
         <f t="shared" ref="AT22:AT33" si="18">Z22/1.111</f>
         <v>850.40504050405048</v>
       </c>
       <c r="AU22" s="74">
         <f t="shared" ref="AU22:AU33" si="19">AA22/1.111</f>
         <v>1343.2943294329434</v>
       </c>
       <c r="AV22" s="77">
-        <v>57</v>
+        <v>94.05</v>
       </c>
       <c r="AW22" s="77">
-        <v>119</v>
+        <v>156.05000000000001</v>
       </c>
       <c r="AX22" s="73">
         <v>17</v>
       </c>
       <c r="AY22" s="73">
         <v>27</v>
       </c>
       <c r="AZ22" s="4">
         <v>4</v>
       </c>
       <c r="BA22" s="9">
         <v>5</v>
       </c>
       <c r="BB22" s="75">
         <f t="shared" ref="BB22:BE24" si="20">(BB$25/($M$25-30))*($M22-30)</f>
         <v>138.80000000000001</v>
       </c>
       <c r="BC22" s="75">
         <f t="shared" si="20"/>
         <v>185.2</v>
       </c>
       <c r="BD22" s="74">
         <f t="shared" si="20"/>
         <v>595.60000000000014</v>
       </c>
@@ -16323,105 +16322,105 @@
       </c>
       <c r="BU22" s="9">
         <f>BK22</f>
         <v>6.3</v>
       </c>
       <c r="BV22" s="11" t="s">
         <v>188</v>
       </c>
       <c r="BW22" s="11" t="s">
         <v>189</v>
       </c>
       <c r="BX22" s="11" t="s">
         <v>190</v>
       </c>
       <c r="BY22" s="11" t="s">
         <v>191</v>
       </c>
       <c r="BZ22" s="11" t="s">
         <v>192</v>
       </c>
       <c r="CA22" s="11" t="s">
         <v>193</v>
       </c>
       <c r="CB22" s="11">
         <f>IF('Clima Beam'!$J$6="9,6",cal!CC22,IF('Clima Beam'!$J$6="15,3",cal!CD22,cal!CE22))</f>
-        <v>4.9529000000000005</v>
+        <v>4.2534000000000001</v>
       </c>
       <c r="CC22" s="1">
         <f>-0.0036*M22+2.3696</f>
         <v>2.1176000000000004</v>
       </c>
       <c r="CD22" s="11">
         <f>-0.0022*M22+5.1069</f>
         <v>4.9529000000000005</v>
       </c>
       <c r="CE22" s="11">
         <f>-0.0027*M22+4.4424</f>
         <v>4.2534000000000001</v>
       </c>
       <c r="CF22" s="1"/>
     </row>
     <row r="23" spans="1:84" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="62">
         <v>170</v>
       </c>
       <c r="C23" s="27">
         <f t="shared" si="2"/>
-        <v>2754.6354635463549</v>
+        <v>4701.5301530153019</v>
       </c>
       <c r="D23" s="51">
         <f t="shared" si="3"/>
-        <v>236.85601578214573</v>
+        <v>404.25882657053324</v>
       </c>
       <c r="E23" s="65">
         <f t="shared" si="4"/>
-        <v>0.25044604758875227</v>
+        <v>1.0299382421748282</v>
       </c>
       <c r="F23" s="27">
         <f t="shared" si="5"/>
-        <v>593.51935193519341</v>
+        <v>1097.5697569756974</v>
       </c>
       <c r="G23" s="51">
         <f t="shared" si="0"/>
-        <v>255.16739120171616</v>
+        <v>471.87005888894987</v>
       </c>
       <c r="H23" s="90">
         <f t="shared" si="6"/>
-        <v>0.29066697437456551</v>
+        <v>1.4032563127884283</v>
       </c>
       <c r="I23" s="27">
         <f t="shared" si="7"/>
-        <v>219</v>
+        <v>467.15</v>
       </c>
       <c r="J23" s="29">
         <f t="shared" si="8"/>
-        <v>23.202098133361211</v>
+        <v>33.700000000000003</v>
       </c>
       <c r="K23" s="28">
         <f t="shared" si="9"/>
-        <v>13.7</v>
+        <v>12.5</v>
       </c>
       <c r="M23" s="6">
         <v>90</v>
       </c>
       <c r="N23" s="75">
         <f t="shared" si="10"/>
         <v>282.60000000000002</v>
       </c>
       <c r="O23" s="75">
         <f t="shared" si="10"/>
         <v>353.40000000000003</v>
       </c>
       <c r="P23" s="74">
         <f t="shared" si="10"/>
         <v>1311.6</v>
       </c>
       <c r="Q23" s="74">
         <f t="shared" si="10"/>
         <v>1901.3999999999999</v>
       </c>
       <c r="R23" s="77">
         <v>118</v>
       </c>
       <c r="S23" s="77">
         <v>197</v>
@@ -16433,54 +16432,54 @@
         <v>32</v>
       </c>
       <c r="V23" s="4">
         <v>7</v>
       </c>
       <c r="W23" s="9">
         <v>10</v>
       </c>
       <c r="X23" s="75">
         <f t="shared" si="11"/>
         <v>427.80000000000007</v>
       </c>
       <c r="Y23" s="75">
         <f t="shared" si="11"/>
         <v>522.59999999999991</v>
       </c>
       <c r="Z23" s="74">
         <f t="shared" si="11"/>
         <v>1417.2</v>
       </c>
       <c r="AA23" s="74">
         <f t="shared" si="11"/>
         <v>2238.6000000000004</v>
       </c>
       <c r="AB23" s="77">
-        <v>100</v>
+        <v>155</v>
       </c>
       <c r="AC23" s="77">
-        <v>212</v>
+        <v>267</v>
       </c>
       <c r="AD23" s="73">
         <v>18</v>
       </c>
       <c r="AE23" s="73">
         <v>29</v>
       </c>
       <c r="AF23" s="4">
         <v>5</v>
       </c>
       <c r="AG23" s="9">
         <v>6.5</v>
       </c>
       <c r="AH23" s="75">
         <f t="shared" si="12"/>
         <v>254.3654365436544</v>
       </c>
       <c r="AI23" s="75">
         <f t="shared" si="13"/>
         <v>318.09180918091812</v>
       </c>
       <c r="AJ23" s="74">
         <f t="shared" si="14"/>
         <v>1180.5580558055806</v>
       </c>
@@ -16502,54 +16501,54 @@
       </c>
       <c r="AP23" s="4">
         <f>(0.0805*$M23)-0.2343</f>
         <v>7.0106999999999999</v>
       </c>
       <c r="AQ23" s="9">
         <v>10</v>
       </c>
       <c r="AR23" s="75">
         <f t="shared" si="16"/>
         <v>385.05850585058511</v>
       </c>
       <c r="AS23" s="75">
         <f t="shared" si="17"/>
         <v>470.3870387038703</v>
       </c>
       <c r="AT23" s="74">
         <f t="shared" si="18"/>
         <v>1275.6075607560756</v>
       </c>
       <c r="AU23" s="74">
         <f t="shared" si="19"/>
         <v>2014.9414941494153</v>
       </c>
       <c r="AV23" s="77">
-        <v>76</v>
+        <v>125.39999999999999</v>
       </c>
       <c r="AW23" s="77">
-        <v>158</v>
+        <v>207.39999999999998</v>
       </c>
       <c r="AX23" s="73">
         <v>18</v>
       </c>
       <c r="AY23" s="73">
         <v>29</v>
       </c>
       <c r="AZ23" s="4">
         <v>5</v>
       </c>
       <c r="BA23" s="9">
         <v>6.5</v>
       </c>
       <c r="BB23" s="75">
         <f t="shared" si="20"/>
         <v>208.20000000000002</v>
       </c>
       <c r="BC23" s="75">
         <f t="shared" si="20"/>
         <v>277.8</v>
       </c>
       <c r="BD23" s="74">
         <f t="shared" si="20"/>
         <v>893.40000000000009</v>
       </c>
@@ -16625,105 +16624,105 @@
         <f t="shared" ref="BV23:BV33" si="31">R23/R$22</f>
         <v>1.6619718309859155</v>
       </c>
       <c r="BW23" s="82">
         <f t="shared" ref="BW23:BW33" si="32">S23/S$22</f>
         <v>1.7589285714285714</v>
       </c>
       <c r="BX23" s="82">
         <f>AB23/AB$22</f>
         <v>1.3333333333333333</v>
       </c>
       <c r="BY23" s="82">
         <f>AC23/AC$22</f>
         <v>1.3333333333333333</v>
       </c>
       <c r="BZ23" s="82">
         <f>BV23+((BV23-BX23)*0.85)</f>
         <v>1.9413145539906105</v>
       </c>
       <c r="CA23" s="82">
         <f>BW23+((BW23-BY23)*0.85)</f>
         <v>2.120684523809524</v>
       </c>
       <c r="CB23" s="11">
         <f>IF('Clima Beam'!$J$6="9,6",cal!CC23,IF('Clima Beam'!$J$6="15,3",cal!CD23,cal!CE23))</f>
-        <v>4.9089</v>
+        <v>4.1993999999999998</v>
       </c>
       <c r="CC23" s="1">
         <f t="shared" ref="CC23:CC33" si="33">-0.0036*M23+2.3696</f>
         <v>2.0456000000000003</v>
       </c>
       <c r="CD23" s="11">
         <f t="shared" ref="CD23:CD33" si="34">-0.0022*M23+5.1069</f>
         <v>4.9089</v>
       </c>
       <c r="CE23" s="11">
         <f t="shared" ref="CE23:CE33" si="35">-0.0027*M23+4.4424</f>
         <v>4.1993999999999998</v>
       </c>
       <c r="CF23" s="1"/>
     </row>
     <row r="24" spans="1:84" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="62">
         <v>190</v>
       </c>
       <c r="C24" s="27">
         <f t="shared" si="2"/>
-        <v>3148.1548154815482</v>
+        <v>5373.1773177317737</v>
       </c>
       <c r="D24" s="51">
         <f t="shared" si="3"/>
-        <v>270.69258946530937</v>
+        <v>462.01008750918083</v>
       </c>
       <c r="E24" s="65">
         <f t="shared" si="4"/>
-        <v>0.33328118125947132</v>
+        <v>1.3824531882742419</v>
       </c>
       <c r="F24" s="27">
         <f t="shared" si="5"/>
-        <v>678.3078307830782</v>
+        <v>1254.3654365436544</v>
       </c>
       <c r="G24" s="51">
         <f t="shared" si="0"/>
-        <v>291.6198756591042</v>
+        <v>539.28006730165703</v>
       </c>
       <c r="H24" s="90">
         <f t="shared" si="6"/>
-        <v>0.38680519619037657</v>
+        <v>1.8835461041663348</v>
       </c>
       <c r="I24" s="27">
         <f t="shared" si="7"/>
-        <v>256</v>
+        <v>519.5</v>
       </c>
       <c r="J24" s="29">
         <f t="shared" si="8"/>
-        <v>23.871566029667342</v>
+        <v>34.1</v>
       </c>
       <c r="K24" s="28">
         <f t="shared" si="9"/>
-        <v>15.7</v>
+        <v>13.7</v>
       </c>
       <c r="M24" s="6">
         <v>100</v>
       </c>
       <c r="N24" s="75">
         <f t="shared" si="10"/>
         <v>329.7</v>
       </c>
       <c r="O24" s="75">
         <f t="shared" si="10"/>
         <v>412.30000000000007</v>
       </c>
       <c r="P24" s="74">
         <f t="shared" si="10"/>
         <v>1530.2</v>
       </c>
       <c r="Q24" s="74">
         <f t="shared" si="10"/>
         <v>2218.2999999999997</v>
       </c>
       <c r="R24" s="77">
         <v>142</v>
       </c>
       <c r="S24" s="77">
         <v>224</v>
@@ -16735,54 +16734,54 @@
         <v>33</v>
       </c>
       <c r="V24" s="4">
         <v>8</v>
       </c>
       <c r="W24" s="9">
         <v>12</v>
       </c>
       <c r="X24" s="75">
         <f t="shared" si="11"/>
         <v>499.10000000000008</v>
       </c>
       <c r="Y24" s="75">
         <f t="shared" si="11"/>
         <v>609.69999999999993</v>
       </c>
       <c r="Z24" s="74">
         <f t="shared" si="11"/>
         <v>1653.4</v>
       </c>
       <c r="AA24" s="74">
         <f t="shared" si="11"/>
         <v>2611.7000000000003</v>
       </c>
       <c r="AB24" s="77">
-        <v>100</v>
+        <v>155</v>
       </c>
       <c r="AC24" s="77">
-        <v>212</v>
+        <v>267</v>
       </c>
       <c r="AD24" s="73">
         <v>18</v>
       </c>
       <c r="AE24" s="73">
         <v>29</v>
       </c>
       <c r="AF24" s="4">
         <v>5</v>
       </c>
       <c r="AG24" s="9">
         <v>6.5</v>
       </c>
       <c r="AH24" s="75">
         <f t="shared" si="12"/>
         <v>296.75967596759676</v>
       </c>
       <c r="AI24" s="75">
         <f t="shared" si="13"/>
         <v>371.10711071107119</v>
       </c>
       <c r="AJ24" s="74">
         <f t="shared" si="14"/>
         <v>1377.3177317731775</v>
       </c>
@@ -16803,54 +16802,54 @@
         <v>33</v>
       </c>
       <c r="AP24" s="4">
         <v>8</v>
       </c>
       <c r="AQ24" s="9">
         <v>12</v>
       </c>
       <c r="AR24" s="75">
         <f t="shared" si="16"/>
         <v>449.23492349234931</v>
       </c>
       <c r="AS24" s="75">
         <f t="shared" si="17"/>
         <v>548.78487848784869</v>
       </c>
       <c r="AT24" s="74">
         <f t="shared" si="18"/>
         <v>1488.2088208820883</v>
       </c>
       <c r="AU24" s="74">
         <f t="shared" si="19"/>
         <v>2350.765076507651</v>
       </c>
       <c r="AV24" s="77">
-        <v>76</v>
+        <v>129.19999999999999</v>
       </c>
       <c r="AW24" s="77">
-        <v>158</v>
+        <v>211.2</v>
       </c>
       <c r="AX24" s="73">
         <v>18</v>
       </c>
       <c r="AY24" s="73">
         <v>29</v>
       </c>
       <c r="AZ24" s="4">
         <v>5</v>
       </c>
       <c r="BA24" s="9">
         <v>6.5</v>
       </c>
       <c r="BB24" s="75">
         <f t="shared" si="20"/>
         <v>242.9</v>
       </c>
       <c r="BC24" s="75">
         <f t="shared" si="20"/>
         <v>324.09999999999997</v>
       </c>
       <c r="BD24" s="74">
         <f t="shared" si="20"/>
         <v>1042.3000000000002</v>
       </c>
@@ -16926,105 +16925,105 @@
         <f t="shared" si="31"/>
         <v>2</v>
       </c>
       <c r="BW24" s="82">
         <f t="shared" si="32"/>
         <v>2</v>
       </c>
       <c r="BX24" s="82">
         <f t="shared" ref="BX24:BX33" si="38">AB24/AB$22</f>
         <v>1.3333333333333333</v>
       </c>
       <c r="BY24" s="82">
         <f t="shared" ref="BY24:BY33" si="39">AC24/AC$22</f>
         <v>1.3333333333333333</v>
       </c>
       <c r="BZ24" s="82">
         <f t="shared" ref="BZ24:CA33" si="40">BV24+((BV24-BX24)*0.85)</f>
         <v>2.5666666666666669</v>
       </c>
       <c r="CA24" s="82">
         <f t="shared" si="40"/>
         <v>2.5666666666666669</v>
       </c>
       <c r="CB24" s="11">
         <f>IF('Clima Beam'!$J$6="9,6",cal!CC24,IF('Clima Beam'!$J$6="15,3",cal!CD24,cal!CE24))</f>
-        <v>4.8869000000000007</v>
+        <v>4.1723999999999997</v>
       </c>
       <c r="CC24" s="1">
         <f t="shared" si="33"/>
         <v>2.0096000000000003</v>
       </c>
       <c r="CD24" s="11">
         <f t="shared" si="34"/>
         <v>4.8869000000000007</v>
       </c>
       <c r="CE24" s="11">
         <f t="shared" si="35"/>
         <v>4.1723999999999997</v>
       </c>
       <c r="CF24" s="1"/>
     </row>
     <row r="25" spans="1:84" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="62">
         <v>210</v>
       </c>
       <c r="C25" s="27">
         <f t="shared" si="2"/>
-        <v>3541.6741674167415</v>
+        <v>6044.8244824482454</v>
       </c>
       <c r="D25" s="51">
         <f t="shared" si="3"/>
-        <v>304.529163148473</v>
+        <v>519.76134844782848</v>
       </c>
       <c r="E25" s="65">
         <f t="shared" si="4"/>
-        <v>0.42983823184344316</v>
+        <v>1.7987669157154016</v>
       </c>
       <c r="F25" s="27">
         <f t="shared" si="5"/>
-        <v>763.09630963096299</v>
+        <v>1411.1611161116109</v>
       </c>
       <c r="G25" s="51">
         <f t="shared" si="0"/>
-        <v>328.07236011649223</v>
+        <v>606.69007571436407</v>
       </c>
       <c r="H25" s="90">
         <f t="shared" si="6"/>
-        <v>0.49886903595941545</v>
+        <v>2.4507595954322716</v>
       </c>
       <c r="I25" s="27">
         <f t="shared" si="7"/>
-        <v>293</v>
+        <v>571.84999999999991</v>
       </c>
       <c r="J25" s="29">
         <f t="shared" si="8"/>
-        <v>23.871566029667342</v>
+        <v>34.1</v>
       </c>
       <c r="K25" s="28">
         <f t="shared" si="9"/>
-        <v>18</v>
+        <v>14.9</v>
       </c>
       <c r="M25" s="6">
         <v>120</v>
       </c>
       <c r="N25" s="75">
         <f>471*0.9</f>
         <v>423.90000000000003</v>
       </c>
       <c r="O25" s="87">
         <f>0.9*589</f>
         <v>530.1</v>
       </c>
       <c r="P25" s="74">
         <f>0.9*2186</f>
         <v>1967.4</v>
       </c>
       <c r="Q25" s="74">
         <f>0.9*3169</f>
         <v>2852.1</v>
       </c>
       <c r="R25" s="78">
         <v>188</v>
       </c>
       <c r="S25" s="78">
         <v>298</v>
@@ -17036,55 +17035,54 @@
         <v>34</v>
       </c>
       <c r="V25" s="4">
         <v>9.6999999999999993</v>
       </c>
       <c r="W25" s="10">
         <v>15.3</v>
       </c>
       <c r="X25" s="75">
         <f>0.9*713</f>
         <v>641.70000000000005</v>
       </c>
       <c r="Y25" s="87">
         <f>0.9*871</f>
         <v>783.9</v>
       </c>
       <c r="Z25" s="74">
         <f>0.9*2362</f>
         <v>2125.8000000000002</v>
       </c>
       <c r="AA25" s="74">
         <f>0.9*3731</f>
         <v>3357.9</v>
       </c>
       <c r="AB25" s="78">
-        <v>150</v>
+        <v>232.5</v>
       </c>
       <c r="AC25" s="78">
-        <f>AC22*2</f>
-        <v>318</v>
+        <v>400.5</v>
       </c>
       <c r="AD25" s="73">
         <v>20</v>
       </c>
       <c r="AE25" s="73">
         <v>32</v>
       </c>
       <c r="AF25" s="4">
         <v>6.5</v>
       </c>
       <c r="AG25" s="10">
         <v>9</v>
       </c>
       <c r="AH25" s="75">
         <f t="shared" si="12"/>
         <v>381.54815481548161</v>
       </c>
       <c r="AI25" s="75">
         <f t="shared" si="13"/>
         <v>477.13771377137715</v>
       </c>
       <c r="AJ25" s="74">
         <f t="shared" si="14"/>
         <v>1770.837083708371</v>
       </c>
@@ -17105,54 +17103,54 @@
         <v>34</v>
       </c>
       <c r="AP25" s="4">
         <v>9.6999999999999993</v>
       </c>
       <c r="AQ25" s="10">
         <v>15.3</v>
       </c>
       <c r="AR25" s="75">
         <f t="shared" si="16"/>
         <v>577.58775877587766</v>
       </c>
       <c r="AS25" s="75">
         <f t="shared" si="17"/>
         <v>705.58055805580557</v>
       </c>
       <c r="AT25" s="74">
         <f t="shared" si="18"/>
         <v>1913.4113411341136</v>
       </c>
       <c r="AU25" s="74">
         <f t="shared" si="19"/>
         <v>3022.4122412241227</v>
       </c>
       <c r="AV25" s="78">
-        <v>114</v>
+        <v>188.1</v>
       </c>
       <c r="AW25" s="78">
-        <v>238</v>
+        <v>312.10000000000002</v>
       </c>
       <c r="AX25" s="73">
         <v>20</v>
       </c>
       <c r="AY25" s="73">
         <v>32</v>
       </c>
       <c r="AZ25" s="4">
         <v>6.5</v>
       </c>
       <c r="BA25" s="10">
         <v>9</v>
       </c>
       <c r="BB25" s="75">
         <f>0.9*347</f>
         <v>312.3</v>
       </c>
       <c r="BC25" s="87">
         <f>0.9*463</f>
         <v>416.7</v>
       </c>
       <c r="BD25" s="74">
         <f>0.9*1489</f>
         <v>1340.1000000000001</v>
       </c>
@@ -17228,105 +17226,105 @@
         <f t="shared" si="31"/>
         <v>2.647887323943662</v>
       </c>
       <c r="BW25" s="82">
         <f t="shared" si="32"/>
         <v>2.6607142857142856</v>
       </c>
       <c r="BX25" s="82">
         <f t="shared" si="38"/>
         <v>2</v>
       </c>
       <c r="BY25" s="82">
         <f t="shared" si="39"/>
         <v>2</v>
       </c>
       <c r="BZ25" s="82">
         <f t="shared" si="40"/>
         <v>3.1985915492957746</v>
       </c>
       <c r="CA25" s="82">
         <f t="shared" si="40"/>
         <v>3.2223214285714281</v>
       </c>
       <c r="CB25" s="11">
         <f>IF('Clima Beam'!$J$6="9,6",cal!CC25,IF('Clima Beam'!$J$6="15,3",cal!CD25,cal!CE25))</f>
-        <v>4.8429000000000002</v>
+        <v>4.1184000000000003</v>
       </c>
       <c r="CC25" s="1">
         <f t="shared" si="33"/>
         <v>1.9376000000000002</v>
       </c>
       <c r="CD25" s="11">
         <f t="shared" si="34"/>
         <v>4.8429000000000002</v>
       </c>
       <c r="CE25" s="11">
         <f t="shared" si="35"/>
         <v>4.1184000000000003</v>
       </c>
       <c r="CF25" s="1"/>
     </row>
     <row r="26" spans="1:84" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="62">
         <v>230</v>
       </c>
       <c r="C26" s="27">
         <f t="shared" si="2"/>
-        <v>3935.1935193519353</v>
+        <v>6716.4716471647162</v>
       </c>
       <c r="D26" s="51">
         <f t="shared" si="3"/>
-        <v>338.3657368316367</v>
+        <v>577.51260938647602</v>
       </c>
       <c r="E26" s="65">
         <f t="shared" si="4"/>
-        <v>0.54086287350992679</v>
+        <v>2.2839045174793604</v>
       </c>
       <c r="F26" s="27">
         <f t="shared" si="5"/>
-        <v>847.88478847884767</v>
+        <v>1567.9567956795677</v>
       </c>
       <c r="G26" s="51">
         <f t="shared" si="0"/>
-        <v>364.52484457388022</v>
+        <v>674.10008412707123</v>
       </c>
       <c r="H26" s="90">
         <f t="shared" si="6"/>
-        <v>0.6277239210131752</v>
+        <v>3.1117433072408462</v>
       </c>
       <c r="I26" s="27">
         <f t="shared" si="7"/>
-        <v>293</v>
+        <v>623.20000000000005</v>
       </c>
       <c r="J26" s="29">
         <f t="shared" si="8"/>
-        <v>24.45148549944421</v>
+        <v>34.9</v>
       </c>
       <c r="K26" s="28">
         <f t="shared" si="9"/>
-        <v>17.7</v>
+        <v>16.100000000000001</v>
       </c>
       <c r="M26" s="6">
         <v>150</v>
       </c>
       <c r="N26" s="75">
         <f t="shared" ref="N26:Q33" si="41">(N$25/($M$25-30))*($M26-30)</f>
         <v>565.20000000000005</v>
       </c>
       <c r="O26" s="75">
         <f t="shared" si="41"/>
         <v>706.80000000000007</v>
       </c>
       <c r="P26" s="74">
         <f t="shared" si="41"/>
         <v>2623.2</v>
       </c>
       <c r="Q26" s="74">
         <f t="shared" si="41"/>
         <v>3802.7999999999997</v>
       </c>
       <c r="R26" s="78">
         <v>236</v>
       </c>
       <c r="S26" s="78">
         <v>373</v>
@@ -17338,54 +17336,54 @@
         <v>34.860497282454268</v>
       </c>
       <c r="V26" s="4">
         <v>11.7</v>
       </c>
       <c r="W26" s="10">
         <v>18.7</v>
       </c>
       <c r="X26" s="75">
         <f t="shared" ref="X26:AA33" si="42">(X$25/($M$25-30))*($M26-30)</f>
         <v>855.60000000000014</v>
       </c>
       <c r="Y26" s="75">
         <f t="shared" si="42"/>
         <v>1045.1999999999998</v>
       </c>
       <c r="Z26" s="74">
         <f t="shared" si="42"/>
         <v>2834.4</v>
       </c>
       <c r="AA26" s="74">
         <f t="shared" si="42"/>
         <v>4477.2000000000007</v>
       </c>
       <c r="AB26" s="78">
-        <v>175</v>
+        <v>271.25</v>
       </c>
       <c r="AC26" s="78">
-        <v>371</v>
+        <v>467.25</v>
       </c>
       <c r="AD26" s="73">
         <v>20.6</v>
       </c>
       <c r="AE26" s="73">
         <v>32.6</v>
       </c>
       <c r="AF26" s="4">
         <v>7.3</v>
       </c>
       <c r="AG26" s="10">
         <v>10.1</v>
       </c>
       <c r="AH26" s="75">
         <f t="shared" si="12"/>
         <v>508.73087308730879</v>
       </c>
       <c r="AI26" s="75">
         <f t="shared" si="13"/>
         <v>636.18361836183624</v>
       </c>
       <c r="AJ26" s="74">
         <f t="shared" si="14"/>
         <v>2361.1161116111612</v>
       </c>
@@ -17406,54 +17404,54 @@
         <v>34.860497282454268</v>
       </c>
       <c r="AP26" s="4">
         <v>11.7</v>
       </c>
       <c r="AQ26" s="10">
         <v>18.7</v>
       </c>
       <c r="AR26" s="75">
         <f t="shared" si="16"/>
         <v>770.11701170117021</v>
       </c>
       <c r="AS26" s="75">
         <f t="shared" si="17"/>
         <v>940.77407740774061</v>
       </c>
       <c r="AT26" s="74">
         <f t="shared" si="18"/>
         <v>2551.2151215121512</v>
       </c>
       <c r="AU26" s="74">
         <f t="shared" si="19"/>
         <v>4029.8829882988307</v>
       </c>
       <c r="AV26" s="78">
-        <v>133</v>
+        <v>219.45</v>
       </c>
       <c r="AW26" s="78">
-        <v>277</v>
+        <v>363.45</v>
       </c>
       <c r="AX26" s="73">
         <v>20.6</v>
       </c>
       <c r="AY26" s="73">
         <v>32.6</v>
       </c>
       <c r="AZ26" s="4">
         <v>7.3</v>
       </c>
       <c r="BA26" s="10">
         <v>10.1</v>
       </c>
       <c r="BB26" s="75">
         <f t="shared" ref="BB26:BE33" si="43">(BB$25/($M$25-30))*($M26-30)</f>
         <v>416.40000000000003</v>
       </c>
       <c r="BC26" s="75">
         <f t="shared" si="43"/>
         <v>555.6</v>
       </c>
       <c r="BD26" s="74">
         <f t="shared" si="43"/>
         <v>1786.8000000000002</v>
       </c>
@@ -17529,105 +17527,105 @@
         <f t="shared" si="31"/>
         <v>3.323943661971831</v>
       </c>
       <c r="BW26" s="82">
         <f t="shared" si="32"/>
         <v>3.3303571428571428</v>
       </c>
       <c r="BX26" s="82">
         <f t="shared" si="38"/>
         <v>2.3333333333333335</v>
       </c>
       <c r="BY26" s="82">
         <f t="shared" si="39"/>
         <v>2.3333333333333335</v>
       </c>
       <c r="BZ26" s="82">
         <f t="shared" si="40"/>
         <v>4.1659624413145542</v>
       </c>
       <c r="CA26" s="82">
         <f t="shared" si="40"/>
         <v>4.1778273809523805</v>
       </c>
       <c r="CB26" s="11">
         <f>IF('Clima Beam'!$J$6="9,6",cal!CC26,IF('Clima Beam'!$J$6="15,3",cal!CD26,cal!CE26))</f>
-        <v>4.7769000000000004</v>
+        <v>4.0373999999999999</v>
       </c>
       <c r="CC26" s="1">
         <f t="shared" si="33"/>
         <v>1.8296000000000001</v>
       </c>
       <c r="CD26" s="11">
         <f t="shared" si="34"/>
         <v>4.7769000000000004</v>
       </c>
       <c r="CE26" s="11">
         <f t="shared" si="35"/>
         <v>4.0373999999999999</v>
       </c>
       <c r="CF26" s="1"/>
     </row>
     <row r="27" spans="1:84" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="62">
         <v>250</v>
       </c>
       <c r="C27" s="27">
         <f t="shared" si="2"/>
-        <v>4328.712871287129</v>
+        <v>7388.1188118811888</v>
       </c>
       <c r="D27" s="51">
         <f t="shared" si="3"/>
-        <v>372.20231051480039</v>
+        <v>635.26387032512366</v>
       </c>
       <c r="E27" s="65">
         <f t="shared" si="4"/>
-        <v>0.66714330657374699</v>
+        <v>2.8433141444553773</v>
       </c>
       <c r="F27" s="27">
         <f t="shared" si="5"/>
-        <v>932.67326732673246</v>
+        <v>1724.7524752475247</v>
       </c>
       <c r="G27" s="51">
         <f t="shared" si="0"/>
-        <v>400.97732903126825</v>
+        <v>741.51009253977838</v>
       </c>
       <c r="H27" s="90">
         <f t="shared" si="6"/>
-        <v>0.77428463440739559</v>
+        <v>3.8739201624580195</v>
       </c>
       <c r="I27" s="27">
         <f t="shared" si="7"/>
-        <v>348</v>
+        <v>726.9</v>
       </c>
       <c r="J27" s="29">
         <f t="shared" si="8"/>
-        <v>24.963010723918025</v>
+        <v>35.6</v>
       </c>
       <c r="K27" s="28">
         <f t="shared" si="9"/>
-        <v>21</v>
+        <v>18.5</v>
       </c>
       <c r="M27" s="6">
         <v>170</v>
       </c>
       <c r="N27" s="75">
         <f t="shared" si="41"/>
         <v>659.4</v>
       </c>
       <c r="O27" s="75">
         <f t="shared" si="41"/>
         <v>824.60000000000014</v>
       </c>
       <c r="P27" s="74">
         <f t="shared" si="41"/>
         <v>3060.4</v>
       </c>
       <c r="Q27" s="74">
         <f t="shared" si="41"/>
         <v>4436.5999999999995</v>
       </c>
       <c r="R27" s="78">
         <v>283</v>
       </c>
       <c r="S27" s="78">
         <v>448</v>
@@ -17639,54 +17637,54 @@
         <v>35.65230974293052</v>
       </c>
       <c r="V27" s="4">
         <v>13.7</v>
       </c>
       <c r="W27" s="10">
         <v>22.1</v>
       </c>
       <c r="X27" s="75">
         <f t="shared" si="42"/>
         <v>998.20000000000016</v>
       </c>
       <c r="Y27" s="75">
         <f t="shared" si="42"/>
         <v>1219.3999999999999</v>
       </c>
       <c r="Z27" s="74">
         <f t="shared" si="42"/>
         <v>3306.8</v>
       </c>
       <c r="AA27" s="74">
         <f t="shared" si="42"/>
         <v>5223.4000000000005</v>
       </c>
       <c r="AB27" s="78">
-        <v>225</v>
+        <v>348.75</v>
       </c>
       <c r="AC27" s="78">
-        <v>477</v>
+        <v>600.75</v>
       </c>
       <c r="AD27" s="73">
         <v>21.6</v>
       </c>
       <c r="AE27" s="73">
         <v>33.700000000000003</v>
       </c>
       <c r="AF27" s="4">
         <v>8.9</v>
       </c>
       <c r="AG27" s="10">
         <v>12.5</v>
       </c>
       <c r="AH27" s="75">
         <f t="shared" si="12"/>
         <v>593.51935193519353</v>
       </c>
       <c r="AI27" s="75">
         <f t="shared" si="13"/>
         <v>742.21422142214237</v>
       </c>
       <c r="AJ27" s="74">
         <f t="shared" si="14"/>
         <v>2754.6354635463549</v>
       </c>
@@ -17707,54 +17705,54 @@
         <v>35.65230974293052</v>
       </c>
       <c r="AP27" s="4">
         <v>13.7</v>
       </c>
       <c r="AQ27" s="10">
         <v>22.1</v>
       </c>
       <c r="AR27" s="75">
         <f t="shared" si="16"/>
         <v>898.46984698469862</v>
       </c>
       <c r="AS27" s="75">
         <f t="shared" si="17"/>
         <v>1097.5697569756974</v>
       </c>
       <c r="AT27" s="74">
         <f t="shared" si="18"/>
         <v>2976.4176417641766</v>
       </c>
       <c r="AU27" s="74">
         <f t="shared" si="19"/>
         <v>4701.5301530153019</v>
       </c>
       <c r="AV27" s="78">
-        <v>171</v>
+        <v>282.14999999999998</v>
       </c>
       <c r="AW27" s="78">
-        <v>356</v>
+        <v>467.15</v>
       </c>
       <c r="AX27" s="73">
         <v>21.6</v>
       </c>
       <c r="AY27" s="73">
         <v>33.700000000000003</v>
       </c>
       <c r="AZ27" s="4">
         <v>8.9</v>
       </c>
       <c r="BA27" s="10">
         <v>12.5</v>
       </c>
       <c r="BB27" s="75">
         <f t="shared" si="43"/>
         <v>485.8</v>
       </c>
       <c r="BC27" s="75">
         <f t="shared" si="43"/>
         <v>648.19999999999993</v>
       </c>
       <c r="BD27" s="74">
         <f t="shared" si="43"/>
         <v>2084.6000000000004</v>
       </c>
@@ -17830,105 +17828,105 @@
         <f t="shared" si="31"/>
         <v>3.9859154929577465</v>
       </c>
       <c r="BW27" s="82">
         <f t="shared" si="32"/>
         <v>4</v>
       </c>
       <c r="BX27" s="82">
         <f t="shared" si="38"/>
         <v>3</v>
       </c>
       <c r="BY27" s="82">
         <f t="shared" si="39"/>
         <v>3</v>
       </c>
       <c r="BZ27" s="82">
         <f t="shared" si="40"/>
         <v>4.823943661971831</v>
       </c>
       <c r="CA27" s="82">
         <f t="shared" si="40"/>
         <v>4.8499999999999996</v>
       </c>
       <c r="CB27" s="11">
         <f>IF('Clima Beam'!$J$6="9,6",cal!CC27,IF('Clima Beam'!$J$6="15,3",cal!CD27,cal!CE27))</f>
-        <v>4.7329000000000008</v>
+        <v>3.9834000000000001</v>
       </c>
       <c r="CC27" s="1">
         <f t="shared" si="33"/>
         <v>1.7576000000000001</v>
       </c>
       <c r="CD27" s="11">
         <f t="shared" si="34"/>
         <v>4.7329000000000008</v>
       </c>
       <c r="CE27" s="11">
         <f t="shared" si="35"/>
         <v>3.9834000000000001</v>
       </c>
       <c r="CF27" s="1"/>
     </row>
     <row r="28" spans="1:84" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="62">
         <v>270</v>
       </c>
       <c r="C28" s="27">
         <f t="shared" si="2"/>
-        <v>4722.2322232223223</v>
+        <v>8059.7659765976614</v>
       </c>
       <c r="D28" s="51">
         <f t="shared" si="3"/>
-        <v>406.03888419796408</v>
+        <v>693.01513126377131</v>
       </c>
       <c r="E28" s="65">
         <f t="shared" si="4"/>
-        <v>0.8095130062708813</v>
+        <v>3.4829077206402639</v>
       </c>
       <c r="F28" s="27">
         <f t="shared" si="5"/>
-        <v>1017.4617461746174</v>
+        <v>1881.5481548154812</v>
       </c>
       <c r="G28" s="51">
         <f t="shared" si="0"/>
-        <v>437.42981348865635</v>
+        <v>808.92010095248543</v>
       </c>
       <c r="H28" s="90">
         <f t="shared" si="6"/>
-        <v>0.93951850514323443</v>
+        <v>4.7453449592547363</v>
       </c>
       <c r="I28" s="27">
         <f t="shared" si="7"/>
-        <v>366</v>
+        <v>779.25</v>
       </c>
       <c r="J28" s="29">
         <f t="shared" si="8"/>
-        <v>25.420585629524773</v>
+        <v>35.9</v>
       </c>
       <c r="K28" s="28">
         <f t="shared" si="9"/>
-        <v>21.7</v>
+        <v>19.7</v>
       </c>
       <c r="M28" s="6">
         <v>190</v>
       </c>
       <c r="N28" s="75">
         <f t="shared" si="41"/>
         <v>753.6</v>
       </c>
       <c r="O28" s="75">
         <f t="shared" si="41"/>
         <v>942.40000000000009</v>
       </c>
       <c r="P28" s="74">
         <f t="shared" si="41"/>
         <v>3497.6</v>
       </c>
       <c r="Q28" s="74">
         <f t="shared" si="41"/>
         <v>5070.3999999999996</v>
       </c>
       <c r="R28" s="78">
         <v>330</v>
       </c>
       <c r="S28" s="78">
         <v>522</v>
@@ -17940,54 +17938,54 @@
         <v>36.32177763923665</v>
       </c>
       <c r="V28" s="4">
         <v>15.7</v>
       </c>
       <c r="W28" s="10">
         <v>25.5</v>
       </c>
       <c r="X28" s="75">
         <f t="shared" si="42"/>
         <v>1140.8000000000002</v>
       </c>
       <c r="Y28" s="75">
         <f t="shared" si="42"/>
         <v>1393.6</v>
       </c>
       <c r="Z28" s="74">
         <f t="shared" si="42"/>
         <v>3779.2000000000003</v>
       </c>
       <c r="AA28" s="74">
         <f t="shared" si="42"/>
         <v>5969.6</v>
       </c>
       <c r="AB28" s="78">
-        <v>250</v>
+        <v>387.5</v>
       </c>
       <c r="AC28" s="78">
-        <v>530</v>
+        <v>667.5</v>
       </c>
       <c r="AD28" s="73">
         <v>22.1</v>
       </c>
       <c r="AE28" s="73">
         <v>34.1</v>
       </c>
       <c r="AF28" s="4">
         <v>9.6999999999999993</v>
       </c>
       <c r="AG28" s="10">
         <v>13.7</v>
       </c>
       <c r="AH28" s="75">
         <f t="shared" si="12"/>
         <v>678.30783078307832</v>
       </c>
       <c r="AI28" s="75">
         <f t="shared" si="13"/>
         <v>848.24482448244828</v>
       </c>
       <c r="AJ28" s="74">
         <f t="shared" si="14"/>
         <v>3148.1548154815482</v>
       </c>
@@ -18008,54 +18006,54 @@
         <v>36.32177763923665</v>
       </c>
       <c r="AP28" s="4">
         <v>15.7</v>
       </c>
       <c r="AQ28" s="10">
         <v>25.5</v>
       </c>
       <c r="AR28" s="75">
         <f t="shared" si="16"/>
         <v>1026.822682268227</v>
       </c>
       <c r="AS28" s="75">
         <f t="shared" si="17"/>
         <v>1254.3654365436544</v>
       </c>
       <c r="AT28" s="74">
         <f t="shared" si="18"/>
         <v>3401.6201620162019</v>
       </c>
       <c r="AU28" s="74">
         <f t="shared" si="19"/>
         <v>5373.1773177317737</v>
       </c>
       <c r="AV28" s="78">
-        <v>190</v>
+        <v>313.5</v>
       </c>
       <c r="AW28" s="78">
-        <v>396</v>
+        <v>519.5</v>
       </c>
       <c r="AX28" s="73">
         <v>22.1</v>
       </c>
       <c r="AY28" s="73">
         <v>34.1</v>
       </c>
       <c r="AZ28" s="4">
         <v>9.6999999999999993</v>
       </c>
       <c r="BA28" s="10">
         <v>13.7</v>
       </c>
       <c r="BB28" s="75">
         <f t="shared" si="43"/>
         <v>555.20000000000005</v>
       </c>
       <c r="BC28" s="75">
         <f t="shared" si="43"/>
         <v>740.8</v>
       </c>
       <c r="BD28" s="74">
         <f t="shared" si="43"/>
         <v>2382.4000000000005</v>
       </c>
@@ -18131,105 +18129,105 @@
         <f t="shared" si="31"/>
         <v>4.647887323943662</v>
       </c>
       <c r="BW28" s="82">
         <f t="shared" si="32"/>
         <v>4.6607142857142856</v>
       </c>
       <c r="BX28" s="82">
         <f t="shared" si="38"/>
         <v>3.3333333333333335</v>
       </c>
       <c r="BY28" s="82">
         <f t="shared" si="39"/>
         <v>3.3333333333333335</v>
       </c>
       <c r="BZ28" s="82">
         <f t="shared" si="40"/>
         <v>5.765258215962441</v>
       </c>
       <c r="CA28" s="82">
         <f t="shared" si="40"/>
         <v>5.7889880952380945</v>
       </c>
       <c r="CB28" s="11">
         <f>IF('Clima Beam'!$J$6="9,6",cal!CC28,IF('Clima Beam'!$J$6="15,3",cal!CD28,cal!CE28))</f>
-        <v>4.6889000000000003</v>
+        <v>3.9294000000000002</v>
       </c>
       <c r="CC28" s="1">
         <f t="shared" si="33"/>
         <v>1.6856000000000002</v>
       </c>
       <c r="CD28" s="11">
         <f t="shared" si="34"/>
         <v>4.6889000000000003</v>
       </c>
       <c r="CE28" s="11">
         <f t="shared" si="35"/>
         <v>3.9294000000000002</v>
       </c>
       <c r="CF28" s="1"/>
     </row>
     <row r="29" spans="1:84" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="63">
         <v>290</v>
       </c>
       <c r="C29" s="27">
         <f t="shared" si="2"/>
-        <v>5115.7515751575156</v>
+        <v>8731.4131413141313</v>
       </c>
       <c r="D29" s="52">
         <f t="shared" si="3"/>
-        <v>439.87545788112772</v>
+        <v>750.76639220241884</v>
       </c>
       <c r="E29" s="65">
         <f t="shared" si="4"/>
-        <v>0.96885367422551338</v>
+        <v>4.2091061576211342</v>
       </c>
       <c r="F29" s="27">
         <f t="shared" si="5"/>
-        <v>1102.250225022502</v>
+        <v>2038.3438343834382</v>
       </c>
       <c r="G29" s="52">
         <f t="shared" si="0"/>
-        <v>473.88229794604433</v>
+        <v>876.3301093651927</v>
       </c>
       <c r="H29" s="91">
         <f t="shared" si="6"/>
-        <v>1.1244488336315777</v>
+        <v>5.73476597432325</v>
       </c>
       <c r="I29" s="27">
         <f t="shared" si="7"/>
-        <v>403</v>
+        <v>831.59999999999991</v>
       </c>
       <c r="J29" s="29">
         <f t="shared" si="8"/>
-        <v>25.834512481107026</v>
+        <v>36.200000000000003</v>
       </c>
       <c r="K29" s="28">
         <f t="shared" si="9"/>
-        <v>23.7</v>
+        <v>20.9</v>
       </c>
       <c r="M29" s="6">
         <v>210</v>
       </c>
       <c r="N29" s="75">
         <f t="shared" si="41"/>
         <v>847.8</v>
       </c>
       <c r="O29" s="75">
         <f t="shared" si="41"/>
         <v>1060.2</v>
       </c>
       <c r="P29" s="74">
         <f t="shared" si="41"/>
         <v>3934.7999999999997</v>
       </c>
       <c r="Q29" s="74">
         <f t="shared" si="41"/>
         <v>5704.2</v>
       </c>
       <c r="R29" s="78">
         <v>377</v>
       </c>
       <c r="S29" s="78">
         <v>597</v>
@@ -18241,54 +18239,54 @@
         <v>37</v>
       </c>
       <c r="V29" s="4">
         <v>18</v>
       </c>
       <c r="W29" s="10">
         <v>29</v>
       </c>
       <c r="X29" s="75">
         <f t="shared" si="42"/>
         <v>1283.4000000000001</v>
       </c>
       <c r="Y29" s="75">
         <f t="shared" si="42"/>
         <v>1567.7999999999997</v>
       </c>
       <c r="Z29" s="74">
         <f t="shared" si="42"/>
         <v>4251.6000000000004</v>
       </c>
       <c r="AA29" s="74">
         <f t="shared" si="42"/>
         <v>6715.8</v>
       </c>
       <c r="AB29" s="78">
-        <v>275</v>
+        <v>426.25</v>
       </c>
       <c r="AC29" s="78">
-        <v>583</v>
+        <v>734.25</v>
       </c>
       <c r="AD29" s="73">
         <v>23</v>
       </c>
       <c r="AE29" s="73">
         <v>35</v>
       </c>
       <c r="AF29" s="4">
         <v>10.5</v>
       </c>
       <c r="AG29" s="10">
         <v>14.9</v>
       </c>
       <c r="AH29" s="75">
         <f t="shared" si="12"/>
         <v>763.09630963096311</v>
       </c>
       <c r="AI29" s="75">
         <f t="shared" si="13"/>
         <v>954.2754275427543</v>
       </c>
       <c r="AJ29" s="74">
         <f t="shared" si="14"/>
         <v>3541.6741674167415</v>
       </c>
@@ -18309,54 +18307,54 @@
         <v>36.32177763923665</v>
       </c>
       <c r="AP29" s="4">
         <v>18</v>
       </c>
       <c r="AQ29" s="10">
         <v>19</v>
       </c>
       <c r="AR29" s="75">
         <f t="shared" si="16"/>
         <v>1155.1755175517553</v>
       </c>
       <c r="AS29" s="75">
         <f t="shared" si="17"/>
         <v>1411.1611161116109</v>
       </c>
       <c r="AT29" s="74">
         <f t="shared" si="18"/>
         <v>3826.8226822682273</v>
       </c>
       <c r="AU29" s="74">
         <f t="shared" si="19"/>
         <v>6044.8244824482454</v>
       </c>
       <c r="AV29" s="78">
-        <v>209</v>
+        <v>344.84999999999997</v>
       </c>
       <c r="AW29" s="78">
-        <v>436</v>
+        <v>571.84999999999991</v>
       </c>
       <c r="AX29" s="73">
         <v>22.1</v>
       </c>
       <c r="AY29" s="73">
         <v>34.1</v>
       </c>
       <c r="AZ29" s="4">
         <v>10.5</v>
       </c>
       <c r="BA29" s="10">
         <v>14.9</v>
       </c>
       <c r="BB29" s="75">
         <f t="shared" si="43"/>
         <v>624.6</v>
       </c>
       <c r="BC29" s="75">
         <f t="shared" si="43"/>
         <v>833.4</v>
       </c>
       <c r="BD29" s="74">
         <f t="shared" si="43"/>
         <v>2680.2000000000003</v>
       </c>
@@ -18432,104 +18430,104 @@
         <f t="shared" si="31"/>
         <v>5.3098591549295771</v>
       </c>
       <c r="BW29" s="82">
         <f t="shared" si="32"/>
         <v>5.3303571428571432</v>
       </c>
       <c r="BX29" s="82">
         <f t="shared" si="38"/>
         <v>3.6666666666666665</v>
       </c>
       <c r="BY29" s="82">
         <f t="shared" si="39"/>
         <v>3.6666666666666665</v>
       </c>
       <c r="BZ29" s="82">
         <f t="shared" si="40"/>
         <v>6.7065727699530511</v>
       </c>
       <c r="CA29" s="82">
         <f t="shared" si="40"/>
         <v>6.7444940476190487</v>
       </c>
       <c r="CB29" s="11">
         <f>IF('Clima Beam'!$J$6="9,6",cal!CC29,IF('Clima Beam'!$J$6="15,3",cal!CD29,cal!CE29))</f>
-        <v>4.6449000000000007</v>
+        <v>3.8754</v>
       </c>
       <c r="CC29" s="1">
         <f t="shared" si="33"/>
         <v>1.6136000000000001</v>
       </c>
       <c r="CD29" s="11">
         <f t="shared" si="34"/>
         <v>4.6449000000000007</v>
       </c>
       <c r="CE29" s="11">
         <f t="shared" si="35"/>
         <v>3.8754</v>
       </c>
       <c r="CF29" s="1"/>
     </row>
     <row r="30" spans="1:84" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="132" t="str">
+      <c r="B30" s="137" t="str">
         <f>IF($M$5=1,NL!B31,IF($M$5=2,EN!B31,IF($M$5=3,DE!B31,IF($M$5=4,FR!B31,IF($M$5=5,NR!B31,IF($M$5=6,SP!B31,IF($M$5=7,SW!B31,IF($M$5=8,TS!B31,IF($M$5=9,ExtraTaal1!B31,IF($M$5=10,ExtraTaal2!B31,IF($M$5=11,ExtraTaal3!B31,)))))))))))</f>
         <v>* Sound pressure at an assumed room damping of 8dB (A)</v>
       </c>
-      <c r="C30" s="132">
+      <c r="C30" s="137">
         <f>IF($M$5=1,NL!C30,IF($M$5=2,EN!C30,IF($M$5=3,DE!C30,IF($M$5=4,FR!C30,IF($M$5=5,NR!C30,IF($M$5=6,SP!C30,IF($M$5=7,SW!C30,IF($M$5=8,TS!C30,IF($M$5=9,ExtraTaal1!C30,IF($M$5=10,ExtraTaal2!C30,IF($M$5=11,ExtraTaal3!C30,)))))))))))</f>
         <v>0</v>
       </c>
-      <c r="D30" s="132">
+      <c r="D30" s="137">
         <f>IF($M$5=1,NL!D30,IF($M$5=2,EN!D30,IF($M$5=3,DE!D30,IF($M$5=4,FR!D30,IF($M$5=5,NR!D30,IF($M$5=6,SP!D30,IF($M$5=7,SW!D30,IF($M$5=8,TS!D30,IF($M$5=9,ExtraTaal1!D30,IF($M$5=10,ExtraTaal2!D30,IF($M$5=11,ExtraTaal3!D30,)))))))))))</f>
         <v>0</v>
       </c>
-      <c r="E30" s="132">
+      <c r="E30" s="137">
         <f>IF($M$5=1,NL!E30,IF($M$5=2,EN!E30,IF($M$5=3,DE!E30,IF($M$5=4,FR!E30,IF($M$5=5,NR!E30,IF($M$5=6,SP!E30,IF($M$5=7,SW!E30,IF($M$5=8,TS!E30,IF($M$5=9,ExtraTaal1!E30,IF($M$5=10,ExtraTaal2!E30,IF($M$5=11,ExtraTaal3!E30,)))))))))))</f>
         <v>0</v>
       </c>
-      <c r="F30" s="132">
+      <c r="F30" s="137">
         <f>IF($M$5=1,NL!F30,IF($M$5=2,EN!F30,IF($M$5=3,DE!F30,IF($M$5=4,FR!F30,IF($M$5=5,NR!F30,IF($M$5=6,SP!F30,IF($M$5=7,SW!F30,IF($M$5=8,TS!F30,IF($M$5=9,ExtraTaal1!F30,IF($M$5=10,ExtraTaal2!F30,IF($M$5=11,ExtraTaal3!F30,)))))))))))</f>
         <v>0</v>
       </c>
-      <c r="G30" s="132">
+      <c r="G30" s="137">
         <f>IF($M$5=1,NL!G30,IF($M$5=2,EN!G30,IF($M$5=3,DE!G30,IF($M$5=4,FR!G30,IF($M$5=5,NR!G30,IF($M$5=6,SP!G30,IF($M$5=7,SW!G30,IF($M$5=8,TS!G30,IF($M$5=9,ExtraTaal1!G30,IF($M$5=10,ExtraTaal2!G30,IF($M$5=11,ExtraTaal3!G30,)))))))))))</f>
         <v>0</v>
       </c>
-      <c r="H30" s="132">
+      <c r="H30" s="137">
         <f>IF($M$5=1,NL!H30,IF($M$5=2,EN!H30,IF($M$5=3,DE!H30,IF($M$5=4,FR!H30,IF($M$5=5,NR!H30,IF($M$5=6,SP!H30,IF($M$5=7,SW!H30,IF($M$5=8,TS!H30,IF($M$5=9,ExtraTaal1!H30,IF($M$5=10,ExtraTaal2!H30,IF($M$5=11,ExtraTaal3!H30,)))))))))))</f>
         <v>0</v>
       </c>
-      <c r="I30" s="132">
+      <c r="I30" s="137">
         <f>IF($M$5=1,NL!I30,IF($M$5=2,EN!I30,IF($M$5=3,DE!I30,IF($M$5=4,FR!I30,IF($M$5=5,NR!I30,IF($M$5=6,SP!I30,IF($M$5=7,SW!I30,IF($M$5=8,TS!I30,IF($M$5=9,ExtraTaal1!I30,IF($M$5=10,ExtraTaal2!I30,IF($M$5=11,ExtraTaal3!I30,)))))))))))</f>
         <v>0</v>
       </c>
-      <c r="J30" s="132">
+      <c r="J30" s="137">
         <f>IF($M$5=1,NL!J30,IF($M$5=2,EN!J30,IF($M$5=3,DE!J30,IF($M$5=4,FR!J30,IF($M$5=5,NR!J30,IF($M$5=6,SP!J30,IF($M$5=7,SW!J30,IF($M$5=8,TS!J30,IF($M$5=9,ExtraTaal1!J30,IF($M$5=10,ExtraTaal2!J30,IF($M$5=11,ExtraTaal3!J30,)))))))))))</f>
         <v>0</v>
       </c>
-      <c r="K30" s="132">
+      <c r="K30" s="137">
         <f>IF($M$5=1,NL!K30,IF($M$5=2,EN!K30,IF($M$5=3,DE!K30,IF($M$5=4,FR!K30,IF($M$5=5,NR!K30,IF($M$5=6,SP!K30,IF($M$5=7,SW!K30,IF($M$5=8,TS!K30,IF($M$5=9,ExtraTaal1!K30,IF($M$5=10,ExtraTaal2!K30,IF($M$5=11,ExtraTaal3!K30,)))))))))))</f>
         <v>0</v>
       </c>
       <c r="M30" s="6">
         <v>230</v>
       </c>
       <c r="N30" s="75">
         <f t="shared" si="41"/>
         <v>942</v>
       </c>
       <c r="O30" s="75">
         <f t="shared" si="41"/>
         <v>1178</v>
       </c>
       <c r="P30" s="74">
         <f t="shared" si="41"/>
         <v>4372</v>
       </c>
       <c r="Q30" s="74">
         <f t="shared" si="41"/>
         <v>6338</v>
       </c>
       <c r="R30" s="78">
         <v>377</v>
       </c>
@@ -18543,54 +18541,54 @@
         <v>36.901697109013519</v>
       </c>
       <c r="V30" s="4">
         <v>17.7</v>
       </c>
       <c r="W30" s="10">
         <v>28.9</v>
       </c>
       <c r="X30" s="75">
         <f t="shared" si="42"/>
         <v>1426.0000000000002</v>
       </c>
       <c r="Y30" s="75">
         <f t="shared" si="42"/>
         <v>1741.9999999999998</v>
       </c>
       <c r="Z30" s="74">
         <f t="shared" si="42"/>
         <v>4724</v>
       </c>
       <c r="AA30" s="74">
         <f t="shared" si="42"/>
         <v>7462</v>
       </c>
       <c r="AB30" s="78">
-        <v>300</v>
+        <v>465</v>
       </c>
       <c r="AC30" s="78">
-        <v>636</v>
+        <v>801</v>
       </c>
       <c r="AD30" s="73">
         <v>22.9</v>
       </c>
       <c r="AE30" s="73">
         <v>34.9</v>
       </c>
       <c r="AF30" s="4">
         <v>11.3</v>
       </c>
       <c r="AG30" s="10">
         <v>16.100000000000001</v>
       </c>
       <c r="AH30" s="75">
         <f t="shared" si="12"/>
         <v>847.8847884788479</v>
       </c>
       <c r="AI30" s="75">
         <f t="shared" si="13"/>
         <v>1060.3060306030602</v>
       </c>
       <c r="AJ30" s="74">
         <f t="shared" si="14"/>
         <v>3935.1935193519353</v>
       </c>
@@ -18611,54 +18609,54 @@
         <v>36.901697109013519</v>
       </c>
       <c r="AP30" s="4">
         <v>17.7</v>
       </c>
       <c r="AQ30" s="10">
         <v>28.9</v>
       </c>
       <c r="AR30" s="75">
         <f t="shared" si="16"/>
         <v>1283.5283528352838</v>
       </c>
       <c r="AS30" s="75">
         <f t="shared" si="17"/>
         <v>1567.9567956795677</v>
       </c>
       <c r="AT30" s="74">
         <f t="shared" si="18"/>
         <v>4252.0252025202517</v>
       </c>
       <c r="AU30" s="74">
         <f t="shared" si="19"/>
         <v>6716.4716471647162</v>
       </c>
       <c r="AV30" s="78">
-        <v>228</v>
+        <v>376.2</v>
       </c>
       <c r="AW30" s="78">
-        <v>475</v>
+        <v>623.20000000000005</v>
       </c>
       <c r="AX30" s="73">
         <v>22.9</v>
       </c>
       <c r="AY30" s="73">
         <v>34.9</v>
       </c>
       <c r="AZ30" s="4">
         <v>11.3</v>
       </c>
       <c r="BA30" s="10">
         <v>16.100000000000001</v>
       </c>
       <c r="BB30" s="75">
         <f t="shared" si="43"/>
         <v>694</v>
       </c>
       <c r="BC30" s="75">
         <f t="shared" si="43"/>
         <v>926</v>
       </c>
       <c r="BD30" s="74">
         <f t="shared" si="43"/>
         <v>2978.0000000000005</v>
       </c>
@@ -18734,106 +18732,106 @@
         <f t="shared" si="31"/>
         <v>5.3098591549295771</v>
       </c>
       <c r="BW30" s="82">
         <f t="shared" si="32"/>
         <v>5.3303571428571432</v>
       </c>
       <c r="BX30" s="82">
         <f t="shared" si="38"/>
         <v>4</v>
       </c>
       <c r="BY30" s="82">
         <f t="shared" si="39"/>
         <v>4</v>
       </c>
       <c r="BZ30" s="82">
         <f t="shared" si="40"/>
         <v>6.423239436619717</v>
       </c>
       <c r="CA30" s="82">
         <f t="shared" si="40"/>
         <v>6.4611607142857146</v>
       </c>
       <c r="CB30" s="11">
         <f>IF('Clima Beam'!$J$6="9,6",cal!CC30,IF('Clima Beam'!$J$6="15,3",cal!CD30,cal!CE30))</f>
-        <v>4.6009000000000002</v>
+        <v>3.8214000000000001</v>
       </c>
       <c r="CC30" s="1">
         <f t="shared" si="33"/>
         <v>1.5416000000000003</v>
       </c>
       <c r="CD30" s="11">
         <f t="shared" si="34"/>
         <v>4.6009000000000002</v>
       </c>
       <c r="CE30" s="11">
         <f t="shared" si="35"/>
         <v>3.8214000000000001</v>
       </c>
       <c r="CF30" s="1"/>
     </row>
     <row r="31" spans="1:84" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B31" s="93" t="str">
+      <c r="B31" s="103" t="str">
         <f>IF($M$5=1,NL!B32,IF($M$5=2,EN!B32,IF($M$5=3,DE!B32,IF($M$5=4,FR!B32,IF($M$5=5,NR!B32,IF($M$5=6,SP!B32,IF($M$5=7,SW!B32,IF($M$5=8,TS!B32,IF($M$5=9,ExtraTaal1!B32,IF($M$5=10,ExtraTaal2!B32,IF($M$5=11,ExtraTaal3!B32,)))))))))))</f>
         <v xml:space="preserve">Attention:
 The temperature at which water vapor starts to condense in the ambient air is called the dew point temperature. Condensate can damage both the device and its environment. The device does not switch off when the dew point is reached. The customer should therefore check the dew point temperature and prevent the temperature from dropping below the dew point. Jaga N.V. cannot be held liable for damage caused by condensate.
 </v>
       </c>
-      <c r="C31" s="93">
+      <c r="C31" s="103">
         <f>IF($M$5=1,NL!C31,IF($M$5=2,EN!C31,IF($M$5=3,DE!C31,IF($M$5=4,FR!C31,IF($M$5=5,NR!C31,IF($M$5=6,SP!C31,IF($M$5=7,SW!C31,IF($M$5=8,TS!C31,IF($M$5=9,ExtraTaal1!C31,IF($M$5=10,ExtraTaal2!C31,IF($M$5=11,ExtraTaal3!C31,)))))))))))</f>
         <v>0</v>
       </c>
-      <c r="D31" s="93">
+      <c r="D31" s="103">
         <f>IF($M$5=1,NL!D31,IF($M$5=2,EN!D31,IF($M$5=3,DE!D31,IF($M$5=4,FR!D31,IF($M$5=5,NR!D31,IF($M$5=6,SP!D31,IF($M$5=7,SW!D31,IF($M$5=8,TS!D31,IF($M$5=9,ExtraTaal1!D31,IF($M$5=10,ExtraTaal2!D31,IF($M$5=11,ExtraTaal3!D31,)))))))))))</f>
         <v>0</v>
       </c>
-      <c r="E31" s="93">
+      <c r="E31" s="103">
         <f>IF($M$5=1,NL!E31,IF($M$5=2,EN!E31,IF($M$5=3,DE!E31,IF($M$5=4,FR!E31,IF($M$5=5,NR!E31,IF($M$5=6,SP!E31,IF($M$5=7,SW!E31,IF($M$5=8,TS!E31,IF($M$5=9,ExtraTaal1!E31,IF($M$5=10,ExtraTaal2!E31,IF($M$5=11,ExtraTaal3!E31,)))))))))))</f>
         <v>0</v>
       </c>
-      <c r="F31" s="93">
+      <c r="F31" s="103">
         <f>IF($M$5=1,NL!F31,IF($M$5=2,EN!F31,IF($M$5=3,DE!F31,IF($M$5=4,FR!F31,IF($M$5=5,NR!F31,IF($M$5=6,SP!F31,IF($M$5=7,SW!F31,IF($M$5=8,TS!F31,IF($M$5=9,ExtraTaal1!F31,IF($M$5=10,ExtraTaal2!F31,IF($M$5=11,ExtraTaal3!F31,)))))))))))</f>
         <v>0</v>
       </c>
-      <c r="G31" s="93">
+      <c r="G31" s="103">
         <f>IF($M$5=1,NL!G31,IF($M$5=2,EN!G31,IF($M$5=3,DE!G31,IF($M$5=4,FR!G31,IF($M$5=5,NR!G31,IF($M$5=6,SP!G31,IF($M$5=7,SW!G31,IF($M$5=8,TS!G31,IF($M$5=9,ExtraTaal1!G31,IF($M$5=10,ExtraTaal2!G31,IF($M$5=11,ExtraTaal3!G31,)))))))))))</f>
         <v>0</v>
       </c>
-      <c r="H31" s="93">
+      <c r="H31" s="103">
         <f>IF($M$5=1,NL!H31,IF($M$5=2,EN!H31,IF($M$5=3,DE!H31,IF($M$5=4,FR!H31,IF($M$5=5,NR!H31,IF($M$5=6,SP!H31,IF($M$5=7,SW!H31,IF($M$5=8,TS!H31,IF($M$5=9,ExtraTaal1!H31,IF($M$5=10,ExtraTaal2!H31,IF($M$5=11,ExtraTaal3!H31,)))))))))))</f>
         <v>0</v>
       </c>
-      <c r="I31" s="93">
+      <c r="I31" s="103">
         <f>IF($M$5=1,NL!I31,IF($M$5=2,EN!I31,IF($M$5=3,DE!I31,IF($M$5=4,FR!I31,IF($M$5=5,NR!I31,IF($M$5=6,SP!I31,IF($M$5=7,SW!I31,IF($M$5=8,TS!I31,IF($M$5=9,ExtraTaal1!I31,IF($M$5=10,ExtraTaal2!I31,IF($M$5=11,ExtraTaal3!I31,)))))))))))</f>
         <v>0</v>
       </c>
-      <c r="J31" s="93">
+      <c r="J31" s="103">
         <f>IF($M$5=1,NL!J31,IF($M$5=2,EN!J31,IF($M$5=3,DE!J31,IF($M$5=4,FR!J31,IF($M$5=5,NR!J31,IF($M$5=6,SP!J31,IF($M$5=7,SW!J31,IF($M$5=8,TS!J31,IF($M$5=9,ExtraTaal1!J31,IF($M$5=10,ExtraTaal2!J31,IF($M$5=11,ExtraTaal3!J31,)))))))))))</f>
         <v>0</v>
       </c>
-      <c r="K31" s="93">
+      <c r="K31" s="103">
         <f>IF($M$5=1,NL!K31,IF($M$5=2,EN!K31,IF($M$5=3,DE!K31,IF($M$5=4,FR!K31,IF($M$5=5,NR!K31,IF($M$5=6,SP!K31,IF($M$5=7,SW!K31,IF($M$5=8,TS!K31,IF($M$5=9,ExtraTaal1!K31,IF($M$5=10,ExtraTaal2!K31,IF($M$5=11,ExtraTaal3!K31,)))))))))))</f>
         <v>0</v>
       </c>
       <c r="M31" s="6">
         <v>250</v>
       </c>
       <c r="N31" s="75">
         <f t="shared" si="41"/>
         <v>1036.2</v>
       </c>
       <c r="O31" s="75">
         <f t="shared" si="41"/>
         <v>1295.8000000000002</v>
       </c>
       <c r="P31" s="74">
         <f t="shared" si="41"/>
         <v>4809.2</v>
       </c>
       <c r="Q31" s="74">
         <f t="shared" si="41"/>
         <v>6971.7999999999993</v>
       </c>
       <c r="R31" s="78">
         <v>448</v>
       </c>
@@ -18847,54 +18845,54 @@
         <v>37.413222333487333</v>
       </c>
       <c r="V31" s="4">
         <v>21</v>
       </c>
       <c r="W31" s="10">
         <v>34</v>
       </c>
       <c r="X31" s="75">
         <f t="shared" si="42"/>
         <v>1568.6000000000001</v>
       </c>
       <c r="Y31" s="75">
         <f t="shared" si="42"/>
         <v>1916.1999999999998</v>
       </c>
       <c r="Z31" s="74">
         <f t="shared" si="42"/>
         <v>5196.4000000000005</v>
       </c>
       <c r="AA31" s="74">
         <f t="shared" si="42"/>
         <v>8208.2000000000007</v>
       </c>
       <c r="AB31" s="78">
-        <v>350</v>
+        <v>542.5</v>
       </c>
       <c r="AC31" s="78">
-        <v>742</v>
+        <v>934.5</v>
       </c>
       <c r="AD31" s="73">
         <v>23.6</v>
       </c>
       <c r="AE31" s="73">
         <v>35.6</v>
       </c>
       <c r="AF31" s="4">
         <v>12.9</v>
       </c>
       <c r="AG31" s="10">
         <v>18.5</v>
       </c>
       <c r="AH31" s="75">
         <f t="shared" si="12"/>
         <v>932.67326732673268</v>
       </c>
       <c r="AI31" s="75">
         <f t="shared" si="13"/>
         <v>1166.3366336633665</v>
       </c>
       <c r="AJ31" s="80">
         <f t="shared" si="14"/>
         <v>4328.712871287129</v>
       </c>
@@ -18915,54 +18913,54 @@
         <v>37.413222333487333</v>
       </c>
       <c r="AP31" s="4">
         <v>21</v>
       </c>
       <c r="AQ31" s="10">
         <v>34</v>
       </c>
       <c r="AR31" s="75">
         <f t="shared" si="16"/>
         <v>1411.8811881188121</v>
       </c>
       <c r="AS31" s="75">
         <f t="shared" si="17"/>
         <v>1724.7524752475247</v>
       </c>
       <c r="AT31" s="80">
         <f t="shared" si="18"/>
         <v>4677.227722772278</v>
       </c>
       <c r="AU31" s="80">
         <f t="shared" si="19"/>
         <v>7388.1188118811888</v>
       </c>
       <c r="AV31" s="78">
-        <v>266</v>
+        <v>438.9</v>
       </c>
       <c r="AW31" s="78">
-        <v>554</v>
+        <v>726.9</v>
       </c>
       <c r="AX31" s="73">
         <v>23.6</v>
       </c>
       <c r="AY31" s="73">
         <v>35.6</v>
       </c>
       <c r="AZ31" s="4">
         <v>12.9</v>
       </c>
       <c r="BA31" s="10">
         <v>18.5</v>
       </c>
       <c r="BB31" s="75">
         <f t="shared" si="43"/>
         <v>763.40000000000009</v>
       </c>
       <c r="BC31" s="75">
         <f t="shared" si="43"/>
         <v>1018.6</v>
       </c>
       <c r="BD31" s="74">
         <f t="shared" si="43"/>
         <v>3275.8000000000006</v>
       </c>
@@ -19038,79 +19036,79 @@
         <f t="shared" si="31"/>
         <v>6.3098591549295771</v>
       </c>
       <c r="BW31" s="82">
         <f t="shared" si="32"/>
         <v>6.3303571428571432</v>
       </c>
       <c r="BX31" s="82">
         <f t="shared" si="38"/>
         <v>4.666666666666667</v>
       </c>
       <c r="BY31" s="82">
         <f t="shared" si="39"/>
         <v>4.666666666666667</v>
       </c>
       <c r="BZ31" s="82">
         <f t="shared" si="40"/>
         <v>7.7065727699530502</v>
       </c>
       <c r="CA31" s="82">
         <f t="shared" si="40"/>
         <v>7.7444940476190478</v>
       </c>
       <c r="CB31" s="11">
         <f>IF('Clima Beam'!$J$6="9,6",cal!CC31,IF('Clima Beam'!$J$6="15,3",cal!CD31,cal!CE31))</f>
-        <v>4.5569000000000006</v>
+        <v>3.7674000000000003</v>
       </c>
       <c r="CC31" s="1">
         <f t="shared" si="33"/>
         <v>1.4696000000000002</v>
       </c>
       <c r="CD31" s="11">
         <f t="shared" si="34"/>
         <v>4.5569000000000006</v>
       </c>
       <c r="CE31" s="11">
         <f t="shared" si="35"/>
         <v>3.7674000000000003</v>
       </c>
       <c r="CF31" s="1"/>
     </row>
     <row r="32" spans="1:84" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="118" t="s">
+      <c r="B32" s="135" t="s">
         <v>128</v>
       </c>
-      <c r="C32" s="118"/>
-[...7 lines deleted...]
-      <c r="K32" s="118"/>
+      <c r="C32" s="135"/>
+      <c r="D32" s="135"/>
+      <c r="E32" s="135"/>
+      <c r="F32" s="135"/>
+      <c r="G32" s="135"/>
+      <c r="H32" s="135"/>
+      <c r="I32" s="135"/>
+      <c r="J32" s="135"/>
+      <c r="K32" s="135"/>
       <c r="M32" s="6">
         <v>270</v>
       </c>
       <c r="N32" s="75">
         <f t="shared" si="41"/>
         <v>1130.4000000000001</v>
       </c>
       <c r="O32" s="75">
         <f t="shared" si="41"/>
         <v>1413.6000000000001</v>
       </c>
       <c r="P32" s="74">
         <f t="shared" si="41"/>
         <v>5246.4</v>
       </c>
       <c r="Q32" s="74">
         <f t="shared" si="41"/>
         <v>7605.5999999999995</v>
       </c>
       <c r="R32" s="78">
         <v>472</v>
       </c>
       <c r="S32" s="78">
         <v>746</v>
       </c>
@@ -19121,54 +19119,54 @@
         <v>37.870797239094081</v>
       </c>
       <c r="V32" s="4">
         <v>21.7</v>
       </c>
       <c r="W32" s="10">
         <v>35.700000000000003</v>
       </c>
       <c r="X32" s="75">
         <f t="shared" si="42"/>
         <v>1711.2000000000003</v>
       </c>
       <c r="Y32" s="75">
         <f t="shared" si="42"/>
         <v>2090.3999999999996</v>
       </c>
       <c r="Z32" s="74">
         <f t="shared" si="42"/>
         <v>5668.8</v>
       </c>
       <c r="AA32" s="74">
         <f t="shared" si="42"/>
         <v>8954.4000000000015</v>
       </c>
       <c r="AB32" s="78">
-        <v>375</v>
+        <v>581.25</v>
       </c>
       <c r="AC32" s="78">
-        <v>795</v>
+        <v>1001.25</v>
       </c>
       <c r="AD32" s="73">
         <v>23.9</v>
       </c>
       <c r="AE32" s="73">
         <v>35.9</v>
       </c>
       <c r="AF32" s="4">
         <v>13.7</v>
       </c>
       <c r="AG32" s="10">
         <v>19.7</v>
       </c>
       <c r="AH32" s="75">
         <f t="shared" si="12"/>
         <v>1017.4617461746176</v>
       </c>
       <c r="AI32" s="75">
         <f t="shared" si="13"/>
         <v>1272.3672367236725</v>
       </c>
       <c r="AJ32" s="74">
         <f t="shared" si="14"/>
         <v>4722.2322232223223</v>
       </c>
@@ -19189,54 +19187,54 @@
         <v>37.870797239094081</v>
       </c>
       <c r="AP32" s="4">
         <v>21.7</v>
       </c>
       <c r="AQ32" s="10">
         <v>35.700000000000003</v>
       </c>
       <c r="AR32" s="75">
         <f t="shared" si="16"/>
         <v>1540.2340234023404</v>
       </c>
       <c r="AS32" s="75">
         <f t="shared" si="17"/>
         <v>1881.5481548154812</v>
       </c>
       <c r="AT32" s="74">
         <f t="shared" si="18"/>
         <v>5102.4302430243024</v>
       </c>
       <c r="AU32" s="74">
         <f t="shared" si="19"/>
         <v>8059.7659765976614</v>
       </c>
       <c r="AV32" s="78">
-        <v>285</v>
+        <v>470.25</v>
       </c>
       <c r="AW32" s="78">
-        <v>594</v>
+        <v>779.25</v>
       </c>
       <c r="AX32" s="73">
         <v>23.9</v>
       </c>
       <c r="AY32" s="73">
         <v>35.9</v>
       </c>
       <c r="AZ32" s="4">
         <v>13.7</v>
       </c>
       <c r="BA32" s="10">
         <v>19.7</v>
       </c>
       <c r="BB32" s="75">
         <f t="shared" si="43"/>
         <v>832.80000000000007</v>
       </c>
       <c r="BC32" s="75">
         <f t="shared" si="43"/>
         <v>1111.2</v>
       </c>
       <c r="BD32" s="74">
         <f t="shared" si="43"/>
         <v>3573.6000000000004</v>
       </c>
@@ -19312,79 +19310,79 @@
         <f t="shared" si="31"/>
         <v>6.647887323943662</v>
       </c>
       <c r="BW32" s="82">
         <f t="shared" si="32"/>
         <v>6.6607142857142856</v>
       </c>
       <c r="BX32" s="82">
         <f t="shared" si="38"/>
         <v>5</v>
       </c>
       <c r="BY32" s="82">
         <f t="shared" si="39"/>
         <v>5</v>
       </c>
       <c r="BZ32" s="82">
         <f t="shared" si="40"/>
         <v>8.0485915492957751</v>
       </c>
       <c r="CA32" s="82">
         <f t="shared" si="40"/>
         <v>8.0723214285714278</v>
       </c>
       <c r="CB32" s="11">
         <f>IF('Clima Beam'!$J$6="9,6",cal!CC32,IF('Clima Beam'!$J$6="15,3",cal!CD32,cal!CE32))</f>
-        <v>4.5129000000000001</v>
+        <v>3.7134</v>
       </c>
       <c r="CC32" s="1">
         <f t="shared" si="33"/>
         <v>1.3976000000000002</v>
       </c>
       <c r="CD32" s="11">
         <f t="shared" si="34"/>
         <v>4.5129000000000001</v>
       </c>
       <c r="CE32" s="11">
         <f t="shared" si="35"/>
         <v>3.7134</v>
       </c>
       <c r="CF32" s="1"/>
     </row>
     <row r="33" spans="1:84" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B33" s="119" t="s">
+      <c r="B33" s="136" t="s">
         <v>129</v>
       </c>
-      <c r="C33" s="119"/>
-[...7 lines deleted...]
-      <c r="K33" s="119"/>
+      <c r="C33" s="136"/>
+      <c r="D33" s="136"/>
+      <c r="E33" s="136"/>
+      <c r="F33" s="136"/>
+      <c r="G33" s="136"/>
+      <c r="H33" s="136"/>
+      <c r="I33" s="136"/>
+      <c r="J33" s="136"/>
+      <c r="K33" s="136"/>
       <c r="M33" s="6">
         <v>290</v>
       </c>
       <c r="N33" s="75">
         <f t="shared" si="41"/>
         <v>1224.5999999999999</v>
       </c>
       <c r="O33" s="75">
         <f t="shared" si="41"/>
         <v>1531.4</v>
       </c>
       <c r="P33" s="74">
         <f t="shared" si="41"/>
         <v>5683.5999999999995</v>
       </c>
       <c r="Q33" s="74">
         <f t="shared" si="41"/>
         <v>8239.4</v>
       </c>
       <c r="R33" s="78">
         <v>519</v>
       </c>
       <c r="S33" s="78">
         <v>821</v>
       </c>
@@ -19395,54 +19393,54 @@
         <v>38.284724090676335</v>
       </c>
       <c r="V33" s="4">
         <v>23.7</v>
       </c>
       <c r="W33" s="10">
         <v>39.1</v>
       </c>
       <c r="X33" s="75">
         <f t="shared" si="42"/>
         <v>1853.8000000000002</v>
       </c>
       <c r="Y33" s="75">
         <f t="shared" si="42"/>
         <v>2264.6</v>
       </c>
       <c r="Z33" s="74">
         <f t="shared" si="42"/>
         <v>6141.2</v>
       </c>
       <c r="AA33" s="74">
         <f t="shared" si="42"/>
         <v>9700.6</v>
       </c>
       <c r="AB33" s="78">
-        <v>400</v>
+        <v>620</v>
       </c>
       <c r="AC33" s="78">
-        <v>848</v>
+        <v>1068</v>
       </c>
       <c r="AD33" s="73">
         <v>25</v>
       </c>
       <c r="AE33" s="73">
         <v>37</v>
       </c>
       <c r="AF33" s="4">
         <v>14.5</v>
       </c>
       <c r="AG33" s="10">
         <v>20.9</v>
       </c>
       <c r="AH33" s="75">
         <f t="shared" si="12"/>
         <v>1102.2502250225023</v>
       </c>
       <c r="AI33" s="75">
         <f t="shared" si="13"/>
         <v>1378.3978397839785</v>
       </c>
       <c r="AJ33" s="74">
         <f t="shared" si="14"/>
         <v>5115.7515751575156</v>
       </c>
@@ -19463,54 +19461,54 @@
         <v>38.284724090676335</v>
       </c>
       <c r="AP33" s="4">
         <v>23.7</v>
       </c>
       <c r="AQ33" s="10">
         <v>39.1</v>
       </c>
       <c r="AR33" s="75">
         <f t="shared" si="16"/>
         <v>1668.5868586858687</v>
       </c>
       <c r="AS33" s="75">
         <f t="shared" si="17"/>
         <v>2038.3438343834382</v>
       </c>
       <c r="AT33" s="74">
         <f t="shared" si="18"/>
         <v>5527.6327632763278</v>
       </c>
       <c r="AU33" s="74">
         <f t="shared" si="19"/>
         <v>8731.4131413141313</v>
       </c>
       <c r="AV33" s="78">
-        <v>304</v>
+        <v>501.59999999999997</v>
       </c>
       <c r="AW33" s="78">
-        <v>634</v>
+        <v>831.59999999999991</v>
       </c>
       <c r="AX33" s="73">
         <v>24.1</v>
       </c>
       <c r="AY33" s="73">
         <v>36.200000000000003</v>
       </c>
       <c r="AZ33" s="4">
         <v>14.5</v>
       </c>
       <c r="BA33" s="10">
         <v>20.9</v>
       </c>
       <c r="BB33" s="75">
         <f t="shared" si="43"/>
         <v>902.2</v>
       </c>
       <c r="BC33" s="75">
         <f t="shared" si="43"/>
         <v>1203.8</v>
       </c>
       <c r="BD33" s="74">
         <f t="shared" si="43"/>
         <v>3871.4000000000005</v>
       </c>
@@ -19586,51 +19584,51 @@
         <f t="shared" si="31"/>
         <v>7.3098591549295771</v>
       </c>
       <c r="BW33" s="82">
         <f t="shared" si="32"/>
         <v>7.3303571428571432</v>
       </c>
       <c r="BX33" s="82">
         <f t="shared" si="38"/>
         <v>5.333333333333333</v>
       </c>
       <c r="BY33" s="82">
         <f t="shared" si="39"/>
         <v>5.333333333333333</v>
       </c>
       <c r="BZ33" s="82">
         <f t="shared" si="40"/>
         <v>8.9899061032863852</v>
       </c>
       <c r="CA33" s="82">
         <f t="shared" si="40"/>
         <v>9.027827380952381</v>
       </c>
       <c r="CB33" s="11">
         <f>IF('Clima Beam'!$J$6="9,6",cal!CC33,IF('Clima Beam'!$J$6="15,3",cal!CD33,cal!CE33))</f>
-        <v>4.4689000000000005</v>
+        <v>3.6594000000000002</v>
       </c>
       <c r="CC33" s="1">
         <f t="shared" si="33"/>
         <v>1.3256000000000001</v>
       </c>
       <c r="CD33" s="11">
         <f t="shared" si="34"/>
         <v>4.4689000000000005</v>
       </c>
       <c r="CE33" s="11">
         <f t="shared" si="35"/>
         <v>3.6594000000000002</v>
       </c>
     </row>
     <row r="34" spans="1:84" ht="10.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="70"/>
       <c r="C34" s="70"/>
       <c r="D34" s="70"/>
       <c r="E34" s="70"/>
       <c r="F34" s="70"/>
       <c r="G34" s="70"/>
       <c r="J34" s="12"/>
       <c r="CF34" s="1"/>
     </row>
     <row r="35" spans="1:84" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
@@ -19666,194 +19664,194 @@
       <c r="E40" s="37"/>
       <c r="F40" s="37"/>
       <c r="G40" s="37"/>
       <c r="H40" s="37"/>
       <c r="I40" s="37"/>
     </row>
     <row r="41" spans="1:84" x14ac:dyDescent="0.25">
       <c r="A41" s="1"/>
       <c r="B41" s="37"/>
       <c r="C41" s="37"/>
       <c r="D41" s="37"/>
       <c r="E41" s="37"/>
       <c r="F41" s="37"/>
       <c r="G41" s="37"/>
       <c r="H41" s="37"/>
       <c r="I41" s="37"/>
     </row>
     <row r="44" spans="1:84" x14ac:dyDescent="0.25">
       <c r="J44" s="37"/>
     </row>
     <row r="45" spans="1:84" x14ac:dyDescent="0.25">
       <c r="J45" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="30">
-    <mergeCell ref="AR20:BA20"/>
-[...8 lines deleted...]
-    <mergeCell ref="BH19:BI19"/>
+    <mergeCell ref="B32:K32"/>
+    <mergeCell ref="B33:K33"/>
+    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="AD19:AE19"/>
+    <mergeCell ref="B31:K31"/>
+    <mergeCell ref="B30:K30"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="N20:W20"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="J11:K14"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="B5:C5"/>
-    <mergeCell ref="B32:K32"/>
-[...6 lines deleted...]
-    <mergeCell ref="N20:W20"/>
+    <mergeCell ref="AR20:BA20"/>
+    <mergeCell ref="AH20:AQ20"/>
+    <mergeCell ref="X20:AG20"/>
+    <mergeCell ref="CC20:CE20"/>
+    <mergeCell ref="B17:K17"/>
+    <mergeCell ref="AN19:AO19"/>
+    <mergeCell ref="AX19:AY19"/>
+    <mergeCell ref="BB20:BK20"/>
+    <mergeCell ref="BL20:BU20"/>
+    <mergeCell ref="BH19:BI19"/>
   </mergeCells>
   <dataValidations disablePrompts="1" count="2">
     <dataValidation type="whole" errorStyle="information" allowBlank="1" showErrorMessage="1" error="Eingabe außerhalb des gültigen Bereichs." prompt="Eingabe zwischen 16°C bis 30°C" sqref="H11:H13 S11:S13" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>16</formula1>
       <formula2>30</formula2>
     </dataValidation>
     <dataValidation type="whole" errorStyle="information" allowBlank="1" showErrorMessage="1" error="Eingabe außerhalb des gültigen Bereichs." prompt="20°C bis 35°C" sqref="D11:D13 Q11:Q13" xr:uid="{00000000-0002-0000-0100-000001000000}">
       <formula1>20</formula1>
       <formula2>35</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Blad2"/>
   <dimension ref="A1:M40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J6" sqref="J6:K6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.28515625" style="12" customWidth="1"/>
     <col min="2" max="8" width="9.7109375" style="12" customWidth="1"/>
     <col min="9" max="9" width="6.7109375" style="12" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="12" customWidth="1"/>
     <col min="11" max="11" width="5.7109375" style="12" customWidth="1"/>
     <col min="12" max="12" width="2.28515625" style="12" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
     </row>
     <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="113"/>
-[...6 lines deleted...]
-      <c r="I2" s="115"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="93"/>
+      <c r="G2" s="93"/>
+      <c r="H2" s="93"/>
+      <c r="I2" s="94"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12"/>
-      <c r="F4" s="100" t="s">
+      <c r="F4" s="95" t="s">
         <v>56</v>
       </c>
-      <c r="G4" s="101"/>
-[...3 lines deleted...]
-      <c r="K4" s="104"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="97"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="101"/>
       <c r="L4" s="12"/>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12"/>
-      <c r="B5" s="94"/>
-[...1 lines deleted...]
-      <c r="F5" s="100" t="s">
+      <c r="B5" s="104"/>
+      <c r="C5" s="104"/>
+      <c r="F5" s="95" t="s">
         <v>27</v>
       </c>
-      <c r="G5" s="101"/>
-[...3 lines deleted...]
-      <c r="K5" s="131"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="97"/>
+      <c r="J5" s="133"/>
+      <c r="K5" s="134"/>
       <c r="L5" s="12"/>
       <c r="M5" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12"/>
       <c r="B6" s="13"/>
       <c r="C6" s="12"/>
-      <c r="F6" s="100" t="s">
+      <c r="F6" s="95" t="s">
         <v>57</v>
       </c>
-      <c r="G6" s="101"/>
-[...3 lines deleted...]
-      <c r="K6" s="131"/>
+      <c r="G6" s="96"/>
+      <c r="H6" s="96"/>
+      <c r="I6" s="97"/>
+      <c r="J6" s="133"/>
+      <c r="K6" s="134"/>
       <c r="L6" s="12"/>
       <c r="M6" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="12"/>
       <c r="B7" s="14"/>
       <c r="C7" s="12"/>
-      <c r="F7" s="100" t="s">
+      <c r="F7" s="95" t="s">
         <v>71</v>
       </c>
-      <c r="G7" s="101"/>
-[...3 lines deleted...]
-      <c r="K7" s="129"/>
+      <c r="G7" s="96"/>
+      <c r="H7" s="96"/>
+      <c r="I7" s="97"/>
+      <c r="J7" s="131"/>
+      <c r="K7" s="132"/>
       <c r="L7" s="12"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="12"/>
       <c r="B8" s="15"/>
       <c r="C8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="16"/>
       <c r="K8" s="39"/>
       <c r="L8" s="12"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="12"/>
       <c r="B9" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="18"/>
@@ -19889,119 +19887,119 @@
       <c r="M10" s="11" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A11" s="12"/>
       <c r="B11" s="41" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="18"/>
       <c r="D11" s="2"/>
       <c r="E11" s="18" t="str">
         <f>IF(UnitsNo=1,"°C",IF(UnitsNo=2,"°F",))</f>
         <v>°C</v>
       </c>
       <c r="F11" s="18" t="str">
         <f>B11</f>
         <v>Water aanvoer</v>
       </c>
       <c r="G11" s="18"/>
       <c r="H11" s="2"/>
       <c r="I11" s="42" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J11" s="122"/>
-      <c r="K11" s="123"/>
+      <c r="J11" s="125"/>
+      <c r="K11" s="126"/>
       <c r="L11" s="12"/>
       <c r="M11" s="11" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="12"/>
       <c r="B12" s="41" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="18"/>
       <c r="D12" s="2"/>
       <c r="E12" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="F12" s="18" t="str">
         <f>B12</f>
         <v>Water retour</v>
       </c>
       <c r="G12" s="18"/>
       <c r="H12" s="2"/>
       <c r="I12" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J12" s="124"/>
-      <c r="K12" s="125"/>
+      <c r="J12" s="127"/>
+      <c r="K12" s="128"/>
       <c r="L12" s="12"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="12"/>
       <c r="B13" s="41" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="18"/>
       <c r="D13" s="2"/>
       <c r="E13" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="F13" s="18" t="str">
         <f>B13</f>
         <v>Ruimte</v>
       </c>
       <c r="G13" s="18"/>
       <c r="H13" s="2"/>
       <c r="I13" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J13" s="124"/>
-      <c r="K13" s="125"/>
+      <c r="J13" s="127"/>
+      <c r="K13" s="128"/>
       <c r="L13" s="12"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="12"/>
       <c r="B14" s="20"/>
       <c r="C14" s="21"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
-      <c r="J14" s="126"/>
-      <c r="K14" s="127"/>
+      <c r="J14" s="129"/>
+      <c r="K14" s="130"/>
       <c r="L14" s="12"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="12"/>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="44"/>
       <c r="G15" s="44"/>
       <c r="H15" s="45"/>
       <c r="I15" s="45"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1" ht="114.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="23"/>
       <c r="B16" s="55" t="str">
         <f>CONCATENATE("Lengte ",IF(UnitsNo=1,"[cm]",IF(UnitsNo=2,"[inch]",)))</f>
         <v>Lengte [cm]</v>
       </c>
       <c r="C16" s="56" t="str">
         <f>CONCATENATE("Verwarmvermogen in",IF(UnitsNo=1," [W]",IF(UnitsNo=2," [Btu/h]",)))</f>
         <v>Verwarmvermogen in [W]</v>
@@ -20018,63 +20016,63 @@
         <f>CONCATENATE("Koelvermogen in",IF(UnitsNo=1," [W]",IF(UnitsNo=2," [Btu/h]",)))</f>
         <v>Koelvermogen in [W]</v>
       </c>
       <c r="G16" s="57" t="str">
         <f>CONCATENATE("Waterdebiet, koeling in",IF(UnitsNo=1," [l/h]",IF(UnitsNo=2," [GPM]",)))</f>
         <v>Waterdebiet, koeling in [l/h]</v>
       </c>
       <c r="H16" s="54" t="str">
         <f>E16</f>
         <v>Waterzijdig drukverlies [kPa]</v>
       </c>
       <c r="I16" s="48" t="str">
         <f>"Luchtdebiet"&amp;IF(UnitsNo=1," [m³/h]",IF(UnitsNo=2," [CFM]",))</f>
         <v>Luchtdebiet [m³/h]</v>
       </c>
       <c r="J16" s="49" t="s">
         <v>30</v>
       </c>
       <c r="K16" s="50" t="s">
         <v>23</v>
       </c>
       <c r="L16" s="12"/>
     </row>
     <row r="17" spans="1:12" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="12"/>
-      <c r="B17" s="95" t="str">
+      <c r="B17" s="105" t="str">
         <f>CONCATENATE("Clima Beam - "," H",cal!H6," B",cal!M15," Type ",cal!L16)</f>
-        <v>Clima Beam -  H15,3 B36 Type 20</v>
-[...9 lines deleted...]
-      <c r="K17" s="98"/>
+        <v>Clima Beam -  H25,3 B36 Type 21</v>
+      </c>
+      <c r="C17" s="106"/>
+      <c r="D17" s="106"/>
+      <c r="E17" s="106"/>
+      <c r="F17" s="106"/>
+      <c r="G17" s="106"/>
+      <c r="H17" s="106"/>
+      <c r="I17" s="107"/>
+      <c r="J17" s="107"/>
+      <c r="K17" s="108"/>
       <c r="L17" s="12"/>
     </row>
     <row r="18" spans="1:12" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="12"/>
       <c r="B18" s="59"/>
       <c r="C18" s="24"/>
       <c r="D18" s="60"/>
       <c r="E18" s="61"/>
       <c r="F18" s="24"/>
       <c r="G18" s="60"/>
       <c r="H18" s="61"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
       <c r="K18" s="25"/>
       <c r="L18" s="12"/>
     </row>
     <row r="19" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="12"/>
       <c r="B19" s="62"/>
       <c r="C19" s="27"/>
       <c r="D19" s="51"/>
       <c r="E19" s="53"/>
       <c r="F19" s="27"/>
       <c r="G19" s="51"/>
       <c r="H19" s="53"/>
@@ -20203,105 +20201,105 @@
       <c r="E28" s="53"/>
       <c r="F28" s="27"/>
       <c r="G28" s="51"/>
       <c r="H28" s="53"/>
       <c r="I28" s="27"/>
       <c r="J28" s="29"/>
       <c r="K28" s="28"/>
       <c r="L28" s="12"/>
     </row>
     <row r="29" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="12"/>
       <c r="B29" s="63"/>
       <c r="C29" s="30"/>
       <c r="D29" s="52"/>
       <c r="E29" s="64"/>
       <c r="F29" s="30"/>
       <c r="G29" s="52"/>
       <c r="H29" s="64"/>
       <c r="I29" s="30"/>
       <c r="J29" s="32"/>
       <c r="K29" s="31"/>
       <c r="L29" s="12"/>
     </row>
     <row r="30" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="12"/>
-      <c r="B30" s="93"/>
-[...4 lines deleted...]
-      <c r="G30" s="93"/>
+      <c r="B30" s="103"/>
+      <c r="C30" s="103"/>
+      <c r="D30" s="103"/>
+      <c r="E30" s="103"/>
+      <c r="F30" s="103"/>
+      <c r="G30" s="103"/>
       <c r="H30" s="33"/>
       <c r="I30" s="43"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
       <c r="L30" s="12"/>
     </row>
     <row r="31" spans="1:12" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="12"/>
-      <c r="B31" s="93" t="s">
+      <c r="B31" s="103" t="s">
         <v>31</v>
       </c>
-      <c r="C31" s="93"/>
-[...7 lines deleted...]
-      <c r="K31" s="93"/>
+      <c r="C31" s="103"/>
+      <c r="D31" s="103"/>
+      <c r="E31" s="103"/>
+      <c r="F31" s="103"/>
+      <c r="G31" s="103"/>
+      <c r="H31" s="103"/>
+      <c r="I31" s="103"/>
+      <c r="J31" s="103"/>
+      <c r="K31" s="103"/>
       <c r="L31" s="12"/>
     </row>
     <row r="32" spans="1:12" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="93" t="s">
+      <c r="B32" s="103" t="s">
         <v>49</v>
       </c>
-      <c r="C32" s="93"/>
-[...7 lines deleted...]
-      <c r="K32" s="93"/>
+      <c r="C32" s="103"/>
+      <c r="D32" s="103"/>
+      <c r="E32" s="103"/>
+      <c r="F32" s="103"/>
+      <c r="G32" s="103"/>
+      <c r="H32" s="103"/>
+      <c r="I32" s="103"/>
+      <c r="J32" s="103"/>
+      <c r="K32" s="103"/>
     </row>
     <row r="33" spans="1:12" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B33" s="92" t="s">
+      <c r="B33" s="102" t="s">
         <v>50</v>
       </c>
-      <c r="C33" s="92"/>
-[...7 lines deleted...]
-      <c r="K33" s="92"/>
+      <c r="C33" s="102"/>
+      <c r="D33" s="102"/>
+      <c r="E33" s="102"/>
+      <c r="F33" s="102"/>
+      <c r="G33" s="102"/>
+      <c r="H33" s="102"/>
+      <c r="I33" s="102"/>
+      <c r="J33" s="102"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B35" s="47"/>
       <c r="C35" s="47"/>
       <c r="D35" s="47"/>
       <c r="E35" s="47"/>
       <c r="F35" s="47"/>
       <c r="G35" s="47"/>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
     </row>
@@ -20312,179 +20310,179 @@
       <c r="D39" s="69"/>
       <c r="E39" s="69"/>
       <c r="F39" s="69"/>
       <c r="G39" s="69"/>
       <c r="H39" s="69"/>
       <c r="I39" s="69"/>
       <c r="J39" s="69"/>
       <c r="K39" s="69"/>
       <c r="L39" s="69"/>
     </row>
     <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="69"/>
       <c r="C40" s="69"/>
       <c r="D40" s="69"/>
       <c r="E40" s="69"/>
       <c r="F40" s="69"/>
       <c r="G40" s="69"/>
       <c r="H40" s="69"/>
       <c r="I40" s="69"/>
       <c r="J40" s="69"/>
       <c r="K40" s="69"/>
       <c r="L40" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="B31:K31"/>
-[...5 lines deleted...]
-    <mergeCell ref="B17:K17"/>
     <mergeCell ref="F6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="F7:I7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:K5"/>
+    <mergeCell ref="B31:K31"/>
+    <mergeCell ref="B33:K33"/>
+    <mergeCell ref="B32:K32"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="J11:K14"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B17:K17"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="whole" errorStyle="information" allowBlank="1" showErrorMessage="1" error="Eingabe außerhalb des gültigen Bereichs." prompt="Eingabe zwischen 16°C bis 30°C" sqref="J11:J13" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>16</formula1>
       <formula2>30</formula2>
     </dataValidation>
     <dataValidation type="whole" errorStyle="information" allowBlank="1" showErrorMessage="1" error="Eingabe außerhalb des gültigen Bereichs." prompt="20°C bis 35°C" sqref="F11:F13" xr:uid="{00000000-0002-0000-0200-000001000000}">
       <formula1>20</formula1>
       <formula2>35</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Blad6"/>
   <dimension ref="A1:M40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J6" sqref="J6:K6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.28515625" style="12" customWidth="1"/>
     <col min="2" max="8" width="9.7109375" style="12" customWidth="1"/>
     <col min="9" max="9" width="6.7109375" style="12" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="12" customWidth="1"/>
     <col min="11" max="11" width="5.7109375" style="12" customWidth="1"/>
     <col min="12" max="12" width="2.28515625" style="12" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
     </row>
     <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="113"/>
-[...6 lines deleted...]
-      <c r="I2" s="115"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="93"/>
+      <c r="G2" s="93"/>
+      <c r="H2" s="93"/>
+      <c r="I2" s="94"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12"/>
-      <c r="F4" s="100" t="s">
+      <c r="F4" s="95" t="s">
         <v>56</v>
       </c>
-      <c r="G4" s="101"/>
-[...3 lines deleted...]
-      <c r="K4" s="104"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="97"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="101"/>
       <c r="L4" s="12"/>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12"/>
-      <c r="B5" s="94"/>
-[...1 lines deleted...]
-      <c r="F5" s="100" t="s">
+      <c r="B5" s="104"/>
+      <c r="C5" s="104"/>
+      <c r="F5" s="95" t="s">
         <v>75</v>
       </c>
-      <c r="G5" s="101"/>
-[...3 lines deleted...]
-      <c r="K5" s="131"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="97"/>
+      <c r="J5" s="133"/>
+      <c r="K5" s="134"/>
       <c r="L5" s="12"/>
       <c r="M5" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12"/>
       <c r="B6" s="13"/>
       <c r="C6" s="12"/>
-      <c r="F6" s="100" t="s">
+      <c r="F6" s="95" t="s">
         <v>76</v>
       </c>
-      <c r="G6" s="101"/>
-[...3 lines deleted...]
-      <c r="K6" s="131"/>
+      <c r="G6" s="96"/>
+      <c r="H6" s="96"/>
+      <c r="I6" s="97"/>
+      <c r="J6" s="133"/>
+      <c r="K6" s="134"/>
       <c r="L6" s="12"/>
       <c r="M6" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="12"/>
       <c r="B7" s="14"/>
       <c r="C7" s="12"/>
-      <c r="F7" s="100" t="s">
+      <c r="F7" s="95" t="s">
         <v>77</v>
       </c>
-      <c r="G7" s="101"/>
-[...3 lines deleted...]
-      <c r="K7" s="129"/>
+      <c r="G7" s="96"/>
+      <c r="H7" s="96"/>
+      <c r="I7" s="97"/>
+      <c r="J7" s="131"/>
+      <c r="K7" s="132"/>
       <c r="L7" s="12"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="12"/>
       <c r="B8" s="15"/>
       <c r="C8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="16"/>
       <c r="K8" s="39"/>
       <c r="L8" s="12"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="12"/>
       <c r="B9" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="18"/>
@@ -20520,128 +20518,128 @@
       <c r="M10" s="11" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A11" s="12"/>
       <c r="B11" s="41" t="s">
         <v>72</v>
       </c>
       <c r="C11" s="18"/>
       <c r="D11" s="2"/>
       <c r="E11" s="18" t="str">
         <f>IF(UnitsNo=1,"°C",IF(UnitsNo=2,"°F",))</f>
         <v>°C</v>
       </c>
       <c r="F11" s="18" t="str">
         <f>B11</f>
         <v>Supply water</v>
       </c>
       <c r="G11" s="18"/>
       <c r="H11" s="2"/>
       <c r="I11" s="42" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J11" s="122"/>
-      <c r="K11" s="123" t="str">
+      <c r="J11" s="125"/>
+      <c r="K11" s="126" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L11" s="12"/>
       <c r="M11" s="11" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="12"/>
       <c r="B12" s="41" t="s">
         <v>73</v>
       </c>
       <c r="C12" s="18"/>
       <c r="D12" s="2"/>
       <c r="E12" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="F12" s="18" t="str">
         <f>B12</f>
         <v>Return water</v>
       </c>
       <c r="G12" s="18"/>
       <c r="H12" s="2"/>
       <c r="I12" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J12" s="124"/>
-      <c r="K12" s="125" t="str">
+      <c r="J12" s="127"/>
+      <c r="K12" s="128" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L12" s="12"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="12"/>
       <c r="B13" s="41" t="s">
         <v>74</v>
       </c>
       <c r="C13" s="18"/>
       <c r="D13" s="2"/>
       <c r="E13" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="F13" s="18" t="str">
         <f>B13</f>
         <v>Entering air</v>
       </c>
       <c r="G13" s="18"/>
       <c r="H13" s="2"/>
       <c r="I13" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J13" s="124"/>
-      <c r="K13" s="125" t="str">
+      <c r="J13" s="127"/>
+      <c r="K13" s="128" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L13" s="12"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="12"/>
       <c r="B14" s="20"/>
       <c r="C14" s="21"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
-      <c r="J14" s="126"/>
-      <c r="K14" s="127"/>
+      <c r="J14" s="129"/>
+      <c r="K14" s="130"/>
       <c r="L14" s="12"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="12"/>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="44"/>
       <c r="G15" s="44"/>
       <c r="H15" s="45"/>
       <c r="I15" s="45"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1" ht="114.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="23"/>
       <c r="B16" s="55" t="str">
         <f>CONCATENATE("Length ",IF(UnitsNo=1,"[cm]",IF(UnitsNo=2,"[inch]",)))</f>
         <v>Length [cm]</v>
       </c>
       <c r="C16" s="56" t="str">
         <f>CONCATENATE("Heating capacity in",IF(UnitsNo=1," [W]",IF(UnitsNo=2," [Btu/h]",)))</f>
         <v>Heating capacity in [W]</v>
@@ -20658,63 +20656,63 @@
         <f>CONCATENATE("Sens. cooling capacity in",IF(UnitsNo=1," [W]",IF(UnitsNo=2," [Btu/h]",)))</f>
         <v>Sens. cooling capacity in [W]</v>
       </c>
       <c r="G16" s="57" t="str">
         <f>CONCATENATE("Water flowrate, cooling in",IF(UnitsNo=1," [l/h]",IF(UnitsNo=2," [GPM]",)))</f>
         <v>Water flowrate, cooling in [l/h]</v>
       </c>
       <c r="H16" s="54" t="str">
         <f>E16</f>
         <v>Water side pressure loss [kPa]</v>
       </c>
       <c r="I16" s="48" t="str">
         <f>"Air flowrate"&amp;IF(UnitsNo=1," [m³/h]",IF(UnitsNo=2," [CFM]",))</f>
         <v>Air flowrate [m³/h]</v>
       </c>
       <c r="J16" s="49" t="s">
         <v>37</v>
       </c>
       <c r="K16" s="50" t="s">
         <v>142</v>
       </c>
       <c r="L16" s="12"/>
     </row>
     <row r="17" spans="1:12" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="12"/>
-      <c r="B17" s="95" t="str">
+      <c r="B17" s="105" t="str">
         <f>CONCATENATE("Clima Beam - "," H",cal!H6," B",cal!M15," Type ",cal!L16)</f>
-        <v>Clima Beam -  H15,3 B36 Type 20</v>
-[...9 lines deleted...]
-      <c r="K17" s="98"/>
+        <v>Clima Beam -  H25,3 B36 Type 21</v>
+      </c>
+      <c r="C17" s="106"/>
+      <c r="D17" s="106"/>
+      <c r="E17" s="106"/>
+      <c r="F17" s="106"/>
+      <c r="G17" s="106"/>
+      <c r="H17" s="106"/>
+      <c r="I17" s="107"/>
+      <c r="J17" s="107"/>
+      <c r="K17" s="108"/>
       <c r="L17" s="12"/>
     </row>
     <row r="18" spans="1:12" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="12"/>
       <c r="B18" s="59"/>
       <c r="C18" s="24"/>
       <c r="D18" s="60"/>
       <c r="E18" s="61"/>
       <c r="F18" s="24"/>
       <c r="G18" s="60"/>
       <c r="H18" s="61"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
       <c r="K18" s="25"/>
       <c r="L18" s="12"/>
     </row>
     <row r="19" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="12"/>
       <c r="B19" s="62"/>
       <c r="C19" s="27"/>
       <c r="D19" s="51"/>
       <c r="E19" s="53"/>
       <c r="F19" s="27"/>
       <c r="G19" s="51"/>
       <c r="H19" s="53"/>
@@ -20843,105 +20841,105 @@
       <c r="E28" s="53"/>
       <c r="F28" s="27"/>
       <c r="G28" s="51"/>
       <c r="H28" s="53"/>
       <c r="I28" s="27"/>
       <c r="J28" s="29"/>
       <c r="K28" s="28"/>
       <c r="L28" s="12"/>
     </row>
     <row r="29" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="12"/>
       <c r="B29" s="63"/>
       <c r="C29" s="30"/>
       <c r="D29" s="52"/>
       <c r="E29" s="64"/>
       <c r="F29" s="30"/>
       <c r="G29" s="52"/>
       <c r="H29" s="64"/>
       <c r="I29" s="30"/>
       <c r="J29" s="32"/>
       <c r="K29" s="31"/>
       <c r="L29" s="12"/>
     </row>
     <row r="30" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="12"/>
-      <c r="B30" s="93"/>
-[...4 lines deleted...]
-      <c r="G30" s="93"/>
+      <c r="B30" s="103"/>
+      <c r="C30" s="103"/>
+      <c r="D30" s="103"/>
+      <c r="E30" s="103"/>
+      <c r="F30" s="103"/>
+      <c r="G30" s="103"/>
       <c r="H30" s="33"/>
       <c r="I30" s="43"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
       <c r="L30" s="12"/>
     </row>
     <row r="31" spans="1:12" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="12"/>
-      <c r="B31" s="93" t="s">
+      <c r="B31" s="103" t="s">
         <v>118</v>
       </c>
-      <c r="C31" s="93"/>
-[...7 lines deleted...]
-      <c r="K31" s="93"/>
+      <c r="C31" s="103"/>
+      <c r="D31" s="103"/>
+      <c r="E31" s="103"/>
+      <c r="F31" s="103"/>
+      <c r="G31" s="103"/>
+      <c r="H31" s="103"/>
+      <c r="I31" s="103"/>
+      <c r="J31" s="103"/>
+      <c r="K31" s="103"/>
       <c r="L31" s="12"/>
     </row>
     <row r="32" spans="1:12" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="93" t="s">
+      <c r="B32" s="103" t="s">
         <v>123</v>
       </c>
-      <c r="C32" s="93"/>
-[...7 lines deleted...]
-      <c r="K32" s="93"/>
+      <c r="C32" s="103"/>
+      <c r="D32" s="103"/>
+      <c r="E32" s="103"/>
+      <c r="F32" s="103"/>
+      <c r="G32" s="103"/>
+      <c r="H32" s="103"/>
+      <c r="I32" s="103"/>
+      <c r="J32" s="103"/>
+      <c r="K32" s="103"/>
     </row>
     <row r="33" spans="1:12" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B33" s="92" t="s">
+      <c r="B33" s="102" t="s">
         <v>50</v>
       </c>
-      <c r="C33" s="92"/>
-[...7 lines deleted...]
-      <c r="K33" s="92"/>
+      <c r="C33" s="102"/>
+      <c r="D33" s="102"/>
+      <c r="E33" s="102"/>
+      <c r="F33" s="102"/>
+      <c r="G33" s="102"/>
+      <c r="H33" s="102"/>
+      <c r="I33" s="102"/>
+      <c r="J33" s="102"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B35" s="47"/>
       <c r="C35" s="47"/>
       <c r="D35" s="47"/>
       <c r="E35" s="47"/>
       <c r="F35" s="47"/>
       <c r="G35" s="47"/>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
     </row>
@@ -20953,179 +20951,179 @@
       <c r="E39" s="69"/>
       <c r="F39" s="69"/>
       <c r="G39" s="69"/>
       <c r="H39" s="69"/>
       <c r="I39" s="69"/>
       <c r="J39" s="69"/>
       <c r="K39" s="69"/>
       <c r="L39" s="69"/>
     </row>
     <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="69"/>
       <c r="B40" s="69"/>
       <c r="C40" s="69"/>
       <c r="D40" s="69"/>
       <c r="E40" s="69"/>
       <c r="F40" s="69"/>
       <c r="G40" s="69"/>
       <c r="H40" s="69"/>
       <c r="I40" s="69"/>
       <c r="J40" s="69"/>
       <c r="K40" s="69"/>
       <c r="L40" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="B17:K17"/>
-[...3 lines deleted...]
-    <mergeCell ref="B33:K33"/>
     <mergeCell ref="J11:K14"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="F6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="F7:I7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="J10:K10"/>
+    <mergeCell ref="B17:K17"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B31:K31"/>
+    <mergeCell ref="B32:K32"/>
+    <mergeCell ref="B33:K33"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="whole" errorStyle="information" allowBlank="1" showErrorMessage="1" error="Eingabe außerhalb des gültigen Bereichs." prompt="20°C bis 35°C" sqref="F11:F13" xr:uid="{00000000-0002-0000-0300-000000000000}">
       <formula1>20</formula1>
       <formula2>35</formula2>
     </dataValidation>
     <dataValidation type="whole" errorStyle="information" allowBlank="1" showErrorMessage="1" error="Eingabe außerhalb des gültigen Bereichs." prompt="Eingabe zwischen 16°C bis 30°C" sqref="J11:J13" xr:uid="{00000000-0002-0000-0300-000001000000}">
       <formula1>16</formula1>
       <formula2>30</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Blad7"/>
   <dimension ref="A1:M40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F6" sqref="F6:I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.28515625" style="12" customWidth="1"/>
     <col min="2" max="8" width="9.7109375" style="12" customWidth="1"/>
     <col min="9" max="9" width="6.7109375" style="12" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="12" customWidth="1"/>
     <col min="11" max="11" width="5.7109375" style="12" customWidth="1"/>
     <col min="12" max="12" width="2.28515625" style="12" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
     </row>
     <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="113"/>
-[...6 lines deleted...]
-      <c r="I2" s="115"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="93"/>
+      <c r="G2" s="93"/>
+      <c r="H2" s="93"/>
+      <c r="I2" s="94"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12"/>
-      <c r="F4" s="100" t="s">
+      <c r="F4" s="95" t="s">
         <v>56</v>
       </c>
-      <c r="G4" s="101"/>
-[...3 lines deleted...]
-      <c r="K4" s="104"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="97"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="101"/>
       <c r="L4" s="12"/>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12"/>
-      <c r="B5" s="94"/>
-[...1 lines deleted...]
-      <c r="F5" s="100" t="s">
+      <c r="B5" s="104"/>
+      <c r="C5" s="104"/>
+      <c r="F5" s="95" t="s">
         <v>196</v>
       </c>
-      <c r="G5" s="101"/>
-[...3 lines deleted...]
-      <c r="K5" s="131"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="97"/>
+      <c r="J5" s="133"/>
+      <c r="K5" s="134"/>
       <c r="L5" s="12"/>
       <c r="M5" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12"/>
       <c r="B6" s="13"/>
       <c r="C6" s="12"/>
-      <c r="F6" s="100" t="s">
+      <c r="F6" s="95" t="s">
         <v>84</v>
       </c>
-      <c r="G6" s="101"/>
-[...3 lines deleted...]
-      <c r="K6" s="131"/>
+      <c r="G6" s="96"/>
+      <c r="H6" s="96"/>
+      <c r="I6" s="97"/>
+      <c r="J6" s="133"/>
+      <c r="K6" s="134"/>
       <c r="L6" s="12"/>
       <c r="M6" s="1" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="12"/>
       <c r="B7" s="14"/>
       <c r="C7" s="12"/>
-      <c r="F7" s="100" t="s">
+      <c r="F7" s="95" t="s">
         <v>83</v>
       </c>
-      <c r="G7" s="101"/>
-[...3 lines deleted...]
-      <c r="K7" s="129"/>
+      <c r="G7" s="96"/>
+      <c r="H7" s="96"/>
+      <c r="I7" s="97"/>
+      <c r="J7" s="131"/>
+      <c r="K7" s="132"/>
       <c r="L7" s="12"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="12"/>
       <c r="B8" s="15"/>
       <c r="C8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="16"/>
       <c r="K8" s="39"/>
       <c r="L8" s="12"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="12"/>
       <c r="B9" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="18"/>
@@ -21161,128 +21159,128 @@
       <c r="M10" s="11" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A11" s="12"/>
       <c r="B11" s="41" t="s">
         <v>79</v>
       </c>
       <c r="C11" s="18"/>
       <c r="D11" s="2"/>
       <c r="E11" s="18" t="str">
         <f>IF(UnitsNo=1,"°C",IF(UnitsNo=2,"°F",))</f>
         <v>°C</v>
       </c>
       <c r="F11" s="18" t="str">
         <f>B11</f>
         <v>Vorlauftemp.</v>
       </c>
       <c r="G11" s="18"/>
       <c r="H11" s="2"/>
       <c r="I11" s="42" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J11" s="122"/>
-      <c r="K11" s="123" t="str">
+      <c r="J11" s="125"/>
+      <c r="K11" s="126" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L11" s="12"/>
       <c r="M11" s="11" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="12"/>
       <c r="B12" s="41" t="s">
         <v>80</v>
       </c>
       <c r="C12" s="18"/>
       <c r="D12" s="2"/>
       <c r="E12" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="F12" s="18" t="str">
         <f>B12</f>
         <v>Rücklauftemp.</v>
       </c>
       <c r="G12" s="18"/>
       <c r="H12" s="2"/>
       <c r="I12" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J12" s="124"/>
-      <c r="K12" s="125" t="str">
+      <c r="J12" s="127"/>
+      <c r="K12" s="128" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L12" s="12"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="12"/>
       <c r="B13" s="41" t="s">
         <v>81</v>
       </c>
       <c r="C13" s="18"/>
       <c r="D13" s="2"/>
       <c r="E13" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="F13" s="18" t="str">
         <f>B13</f>
         <v>Raumtemp.</v>
       </c>
       <c r="G13" s="18"/>
       <c r="H13" s="2"/>
       <c r="I13" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J13" s="124"/>
-      <c r="K13" s="125" t="str">
+      <c r="J13" s="127"/>
+      <c r="K13" s="128" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L13" s="12"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="12"/>
       <c r="B14" s="20"/>
       <c r="C14" s="21"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
-      <c r="J14" s="126"/>
-      <c r="K14" s="127"/>
+      <c r="J14" s="129"/>
+      <c r="K14" s="130"/>
       <c r="L14" s="12"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="12"/>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="44"/>
       <c r="G15" s="44"/>
       <c r="H15" s="45"/>
       <c r="I15" s="45"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1" ht="114.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="23"/>
       <c r="B16" s="55" t="str">
         <f>CONCATENATE("Länge ",IF(UnitsNo=1,"[cm]",IF(UnitsNo=2,"[inch]",)))</f>
         <v>Länge [cm]</v>
       </c>
       <c r="C16" s="56" t="str">
         <f>CONCATENATE("Wärmeleistung in",IF(UnitsNo=1," [W]",IF(UnitsNo=2," [Btu/h]",)))</f>
         <v>Wärmeleistung in [W]</v>
@@ -21299,63 +21297,63 @@
         <f>CONCATENATE("Sens. kälteleistung in",IF(UnitsNo=1," [W]",IF(UnitsNo=2," [Btu/h]",)))</f>
         <v>Sens. kälteleistung in [W]</v>
       </c>
       <c r="G16" s="57" t="str">
         <f>CONCATENATE("Kühlmittelstrom in",IF(UnitsNo=1," [l/h]",IF(UnitsNo=2," [GPM]",)))</f>
         <v>Kühlmittelstrom in [l/h]</v>
       </c>
       <c r="H16" s="54" t="str">
         <f>E16</f>
         <v>zug. wassers. Druckverlust [kPa]</v>
       </c>
       <c r="I16" s="48" t="str">
         <f>"Luftvolumenstrom"&amp;IF(UnitsNo=1," [m³/h]",IF(UnitsNo=2," [CFM]",))</f>
         <v>Luftvolumenstrom [m³/h]</v>
       </c>
       <c r="J16" s="49" t="s">
         <v>40</v>
       </c>
       <c r="K16" s="50" t="s">
         <v>41</v>
       </c>
       <c r="L16" s="12"/>
     </row>
     <row r="17" spans="1:12" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="12"/>
-      <c r="B17" s="95" t="str">
+      <c r="B17" s="105" t="str">
         <f>CONCATENATE("Clima Beam - "," H",cal!H6," B",cal!M15," Typ ",cal!L16)</f>
-        <v>Clima Beam -  H15,3 B36 Typ 20</v>
-[...9 lines deleted...]
-      <c r="K17" s="98"/>
+        <v>Clima Beam -  H25,3 B36 Typ 21</v>
+      </c>
+      <c r="C17" s="106"/>
+      <c r="D17" s="106"/>
+      <c r="E17" s="106"/>
+      <c r="F17" s="106"/>
+      <c r="G17" s="106"/>
+      <c r="H17" s="106"/>
+      <c r="I17" s="107"/>
+      <c r="J17" s="107"/>
+      <c r="K17" s="108"/>
       <c r="L17" s="12"/>
     </row>
     <row r="18" spans="1:12" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="12"/>
       <c r="B18" s="59"/>
       <c r="C18" s="24"/>
       <c r="D18" s="60"/>
       <c r="E18" s="61"/>
       <c r="F18" s="24"/>
       <c r="G18" s="60"/>
       <c r="H18" s="61"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
       <c r="K18" s="25"/>
       <c r="L18" s="12"/>
     </row>
     <row r="19" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="12"/>
       <c r="B19" s="62"/>
       <c r="C19" s="27"/>
       <c r="D19" s="51"/>
       <c r="E19" s="53"/>
       <c r="F19" s="27"/>
       <c r="G19" s="51"/>
       <c r="H19" s="53"/>
@@ -21498,91 +21496,91 @@
       <c r="E29" s="64"/>
       <c r="F29" s="30"/>
       <c r="G29" s="52"/>
       <c r="H29" s="64"/>
       <c r="I29" s="30"/>
       <c r="J29" s="32"/>
       <c r="K29" s="31"/>
       <c r="L29" s="12"/>
     </row>
     <row r="30" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="12"/>
       <c r="B30" s="46"/>
       <c r="C30" s="46"/>
       <c r="D30" s="46"/>
       <c r="E30" s="46"/>
       <c r="F30" s="46"/>
       <c r="G30" s="46"/>
       <c r="H30" s="33"/>
       <c r="I30" s="43"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
       <c r="L30" s="12"/>
     </row>
     <row r="31" spans="1:12" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="12"/>
-      <c r="B31" s="93" t="s">
+      <c r="B31" s="103" t="s">
         <v>120</v>
       </c>
-      <c r="C31" s="93"/>
-[...7 lines deleted...]
-      <c r="K31" s="93"/>
+      <c r="C31" s="103"/>
+      <c r="D31" s="103"/>
+      <c r="E31" s="103"/>
+      <c r="F31" s="103"/>
+      <c r="G31" s="103"/>
+      <c r="H31" s="103"/>
+      <c r="I31" s="103"/>
+      <c r="J31" s="103"/>
+      <c r="K31" s="103"/>
       <c r="L31" s="12"/>
     </row>
     <row r="32" spans="1:12" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="93" t="s">
+      <c r="B32" s="103" t="s">
         <v>124</v>
       </c>
-      <c r="C32" s="93"/>
-[...7 lines deleted...]
-      <c r="K32" s="93"/>
+      <c r="C32" s="103"/>
+      <c r="D32" s="103"/>
+      <c r="E32" s="103"/>
+      <c r="F32" s="103"/>
+      <c r="G32" s="103"/>
+      <c r="H32" s="103"/>
+      <c r="I32" s="103"/>
+      <c r="J32" s="103"/>
+      <c r="K32" s="103"/>
     </row>
     <row r="33" spans="1:12" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B33" s="92" t="s">
+      <c r="B33" s="102" t="s">
         <v>50</v>
       </c>
-      <c r="C33" s="92"/>
-[...7 lines deleted...]
-      <c r="K33" s="92"/>
+      <c r="C33" s="102"/>
+      <c r="D33" s="102"/>
+      <c r="E33" s="102"/>
+      <c r="F33" s="102"/>
+      <c r="G33" s="102"/>
+      <c r="H33" s="102"/>
+      <c r="I33" s="102"/>
+      <c r="J33" s="102"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B35" s="47"/>
       <c r="C35" s="47"/>
       <c r="D35" s="47"/>
       <c r="E35" s="47"/>
       <c r="F35" s="47"/>
       <c r="G35" s="47"/>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
     </row>
@@ -21594,178 +21592,178 @@
       <c r="E39" s="69"/>
       <c r="F39" s="69"/>
       <c r="G39" s="69"/>
       <c r="H39" s="69"/>
       <c r="I39" s="69"/>
       <c r="J39" s="69"/>
       <c r="K39" s="69"/>
       <c r="L39" s="69"/>
     </row>
     <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="69"/>
       <c r="B40" s="69"/>
       <c r="C40" s="69"/>
       <c r="D40" s="69"/>
       <c r="E40" s="69"/>
       <c r="F40" s="69"/>
       <c r="G40" s="69"/>
       <c r="H40" s="69"/>
       <c r="I40" s="69"/>
       <c r="J40" s="69"/>
       <c r="K40" s="69"/>
       <c r="L40" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="B2:I2"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="F5:I5"/>
+    <mergeCell ref="J5:K5"/>
     <mergeCell ref="B17:K17"/>
     <mergeCell ref="B31:K31"/>
     <mergeCell ref="B32:K32"/>
     <mergeCell ref="B33:K33"/>
     <mergeCell ref="F6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="F7:I7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="J11:K14"/>
-    <mergeCell ref="B2:I2"/>
-[...4 lines deleted...]
-    <mergeCell ref="J5:K5"/>
   </mergeCells>
   <dataValidations disablePrompts="1" count="2">
     <dataValidation type="whole" errorStyle="information" allowBlank="1" showErrorMessage="1" error="Eingabe außerhalb des gültigen Bereichs." prompt="Eingabe zwischen 16°C bis 30°C" sqref="J11:J13" xr:uid="{00000000-0002-0000-0400-000000000000}">
       <formula1>16</formula1>
       <formula2>30</formula2>
     </dataValidation>
     <dataValidation type="whole" errorStyle="information" allowBlank="1" showErrorMessage="1" error="Eingabe außerhalb des gültigen Bereichs." prompt="20°C bis 35°C" sqref="F11:F13" xr:uid="{00000000-0002-0000-0400-000001000000}">
       <formula1>20</formula1>
       <formula2>35</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Blad8"/>
   <dimension ref="A1:M40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J6" sqref="J6:K6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.28515625" style="12" customWidth="1"/>
     <col min="2" max="8" width="9.7109375" style="12" customWidth="1"/>
     <col min="9" max="9" width="6.7109375" style="12" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="12" customWidth="1"/>
     <col min="11" max="11" width="5.7109375" style="12" customWidth="1"/>
     <col min="12" max="12" width="2.28515625" style="12" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
     </row>
     <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="113"/>
-[...6 lines deleted...]
-      <c r="I2" s="115"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="93"/>
+      <c r="G2" s="93"/>
+      <c r="H2" s="93"/>
+      <c r="I2" s="94"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12"/>
-      <c r="F4" s="100" t="s">
+      <c r="F4" s="95" t="s">
         <v>56</v>
       </c>
-      <c r="G4" s="101"/>
-[...3 lines deleted...]
-      <c r="K4" s="104"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="97"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="101"/>
       <c r="L4" s="12"/>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12"/>
-      <c r="B5" s="94"/>
-[...1 lines deleted...]
-      <c r="F5" s="100" t="s">
+      <c r="B5" s="104"/>
+      <c r="C5" s="104"/>
+      <c r="F5" s="95" t="s">
         <v>35</v>
       </c>
-      <c r="G5" s="101"/>
-[...3 lines deleted...]
-      <c r="K5" s="131"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="97"/>
+      <c r="J5" s="133"/>
+      <c r="K5" s="134"/>
       <c r="L5" s="12"/>
       <c r="M5" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12"/>
       <c r="B6" s="13"/>
       <c r="C6" s="12"/>
-      <c r="F6" s="100" t="s">
+      <c r="F6" s="95" t="s">
         <v>116</v>
       </c>
-      <c r="G6" s="101"/>
-[...3 lines deleted...]
-      <c r="K6" s="131"/>
+      <c r="G6" s="96"/>
+      <c r="H6" s="96"/>
+      <c r="I6" s="97"/>
+      <c r="J6" s="133"/>
+      <c r="K6" s="134"/>
       <c r="L6" s="12"/>
       <c r="M6" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="12"/>
       <c r="B7" s="14"/>
       <c r="C7" s="12"/>
-      <c r="F7" s="100" t="s">
+      <c r="F7" s="95" t="s">
         <v>117</v>
       </c>
-      <c r="G7" s="101"/>
-[...3 lines deleted...]
-      <c r="K7" s="129"/>
+      <c r="G7" s="96"/>
+      <c r="H7" s="96"/>
+      <c r="I7" s="97"/>
+      <c r="J7" s="131"/>
+      <c r="K7" s="132"/>
       <c r="L7" s="12"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="12"/>
       <c r="B8" s="15"/>
       <c r="C8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="16"/>
       <c r="K8" s="39"/>
       <c r="L8" s="12"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="12"/>
       <c r="B9" s="17" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="18"/>
@@ -21801,128 +21799,128 @@
       <c r="M10" s="11" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A11" s="12"/>
       <c r="B11" s="41" t="s">
         <v>85</v>
       </c>
       <c r="C11" s="18"/>
       <c r="D11" s="2"/>
       <c r="E11" s="18" t="str">
         <f>IF(UnitsNo=1,"°C",IF(UnitsNo=2,"°F",))</f>
         <v>°C</v>
       </c>
       <c r="F11" s="18" t="str">
         <f>B11</f>
         <v>Temp. entrée</v>
       </c>
       <c r="G11" s="18"/>
       <c r="H11" s="2"/>
       <c r="I11" s="42" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J11" s="122"/>
-      <c r="K11" s="123" t="str">
+      <c r="J11" s="125"/>
+      <c r="K11" s="126" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L11" s="12"/>
       <c r="M11" s="11" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="12"/>
       <c r="B12" s="41" t="s">
         <v>86</v>
       </c>
       <c r="C12" s="18"/>
       <c r="D12" s="2"/>
       <c r="E12" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="F12" s="18" t="str">
         <f>B12</f>
         <v>Temp. retour</v>
       </c>
       <c r="G12" s="18"/>
       <c r="H12" s="2"/>
       <c r="I12" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J12" s="124"/>
-      <c r="K12" s="125" t="str">
+      <c r="J12" s="127"/>
+      <c r="K12" s="128" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L12" s="12"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="12"/>
       <c r="B13" s="41" t="s">
         <v>87</v>
       </c>
       <c r="C13" s="18"/>
       <c r="D13" s="2"/>
       <c r="E13" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="F13" s="18" t="str">
         <f>B13</f>
         <v>Temp. ambiante</v>
       </c>
       <c r="G13" s="18"/>
       <c r="H13" s="2"/>
       <c r="I13" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J13" s="124"/>
-      <c r="K13" s="125" t="str">
+      <c r="J13" s="127"/>
+      <c r="K13" s="128" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L13" s="12"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="12"/>
       <c r="B14" s="20"/>
       <c r="C14" s="21"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
-      <c r="J14" s="126"/>
-      <c r="K14" s="127"/>
+      <c r="J14" s="129"/>
+      <c r="K14" s="130"/>
       <c r="L14" s="12"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="12"/>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="44"/>
       <c r="G15" s="44"/>
       <c r="H15" s="45"/>
       <c r="I15" s="45"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1" ht="114.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="23"/>
       <c r="B16" s="55" t="str">
         <f>CONCATENATE("Länge ",IF(UnitsNo=1,"[cm]",IF(UnitsNo=2,"[inch]",)))</f>
         <v>Länge [cm]</v>
       </c>
       <c r="C16" s="56" t="str">
         <f>CONCATENATE("Capacité de chauffer en",IF(UnitsNo=1," [W]",IF(UnitsNo=2," [Btu/h]",)))</f>
         <v>Capacité de chauffer en [W]</v>
@@ -21939,63 +21937,63 @@
         <f>CONCATENATE("Capacité de refroidissement en",IF(UnitsNo=1," [W]",IF(UnitsNo=2," [Btu/h]",)))</f>
         <v>Capacité de refroidissement en [W]</v>
       </c>
       <c r="G16" s="57" t="str">
         <f>CONCATENATE("Débit d'eau, refroidissement en",IF(UnitsNo=1," [l/h]",IF(UnitsNo=2," [GPM]",)))</f>
         <v>Débit d'eau, refroidissement en [l/h]</v>
       </c>
       <c r="H16" s="54" t="str">
         <f>E16</f>
         <v>Perte de charge [kPa]</v>
       </c>
       <c r="I16" s="48" t="str">
         <f>"Débit d'air"&amp;IF(UnitsNo=1," [m³/h]",IF(UnitsNo=2," [CFM]",))</f>
         <v>Débit d'air [m³/h]</v>
       </c>
       <c r="J16" s="49" t="s">
         <v>48</v>
       </c>
       <c r="K16" s="50" t="s">
         <v>52</v>
       </c>
       <c r="L16" s="12"/>
     </row>
     <row r="17" spans="1:12" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="12"/>
-      <c r="B17" s="95" t="str">
+      <c r="B17" s="105" t="str">
         <f>CONCATENATE("Clima Beam - "," H",cal!H6," B",cal!M15," Type ",cal!L16)</f>
-        <v>Clima Beam -  H15,3 B36 Type 20</v>
-[...9 lines deleted...]
-      <c r="K17" s="98"/>
+        <v>Clima Beam -  H25,3 B36 Type 21</v>
+      </c>
+      <c r="C17" s="106"/>
+      <c r="D17" s="106"/>
+      <c r="E17" s="106"/>
+      <c r="F17" s="106"/>
+      <c r="G17" s="106"/>
+      <c r="H17" s="106"/>
+      <c r="I17" s="107"/>
+      <c r="J17" s="107"/>
+      <c r="K17" s="108"/>
       <c r="L17" s="12"/>
     </row>
     <row r="18" spans="1:12" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="12"/>
       <c r="B18" s="59"/>
       <c r="C18" s="24"/>
       <c r="D18" s="60"/>
       <c r="E18" s="61"/>
       <c r="F18" s="24"/>
       <c r="G18" s="60"/>
       <c r="H18" s="61"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
       <c r="K18" s="25"/>
       <c r="L18" s="12"/>
     </row>
     <row r="19" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="12"/>
       <c r="B19" s="62"/>
       <c r="C19" s="27"/>
       <c r="D19" s="51"/>
       <c r="E19" s="53"/>
       <c r="F19" s="27"/>
       <c r="G19" s="51"/>
       <c r="H19" s="53"/>
@@ -22138,91 +22136,91 @@
       <c r="E29" s="64"/>
       <c r="F29" s="30"/>
       <c r="G29" s="52"/>
       <c r="H29" s="64"/>
       <c r="I29" s="30"/>
       <c r="J29" s="32"/>
       <c r="K29" s="31"/>
       <c r="L29" s="12"/>
     </row>
     <row r="30" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="12"/>
       <c r="B30" s="46"/>
       <c r="C30" s="46"/>
       <c r="D30" s="46"/>
       <c r="E30" s="46"/>
       <c r="F30" s="46"/>
       <c r="G30" s="46"/>
       <c r="H30" s="33"/>
       <c r="I30" s="43"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
       <c r="L30" s="12"/>
     </row>
     <row r="31" spans="1:12" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="12"/>
-      <c r="B31" s="93" t="s">
+      <c r="B31" s="103" t="s">
         <v>119</v>
       </c>
-      <c r="C31" s="93"/>
-[...7 lines deleted...]
-      <c r="K31" s="93"/>
+      <c r="C31" s="103"/>
+      <c r="D31" s="103"/>
+      <c r="E31" s="103"/>
+      <c r="F31" s="103"/>
+      <c r="G31" s="103"/>
+      <c r="H31" s="103"/>
+      <c r="I31" s="103"/>
+      <c r="J31" s="103"/>
+      <c r="K31" s="103"/>
       <c r="L31" s="12"/>
     </row>
     <row r="32" spans="1:12" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="93" t="s">
+      <c r="B32" s="103" t="s">
         <v>125</v>
       </c>
-      <c r="C32" s="93"/>
-[...7 lines deleted...]
-      <c r="K32" s="93"/>
+      <c r="C32" s="103"/>
+      <c r="D32" s="103"/>
+      <c r="E32" s="103"/>
+      <c r="F32" s="103"/>
+      <c r="G32" s="103"/>
+      <c r="H32" s="103"/>
+      <c r="I32" s="103"/>
+      <c r="J32" s="103"/>
+      <c r="K32" s="103"/>
     </row>
     <row r="33" spans="1:12" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B33" s="92" t="s">
+      <c r="B33" s="102" t="s">
         <v>50</v>
       </c>
-      <c r="C33" s="92"/>
-[...7 lines deleted...]
-      <c r="K33" s="92"/>
+      <c r="C33" s="102"/>
+      <c r="D33" s="102"/>
+      <c r="E33" s="102"/>
+      <c r="F33" s="102"/>
+      <c r="G33" s="102"/>
+      <c r="H33" s="102"/>
+      <c r="I33" s="102"/>
+      <c r="J33" s="102"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B35" s="47"/>
       <c r="C35" s="47"/>
       <c r="D35" s="47"/>
       <c r="E35" s="47"/>
       <c r="F35" s="47"/>
       <c r="G35" s="47"/>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
     </row>
@@ -22234,178 +22232,178 @@
       <c r="E39" s="69"/>
       <c r="F39" s="69"/>
       <c r="G39" s="69"/>
       <c r="H39" s="69"/>
       <c r="I39" s="69"/>
       <c r="J39" s="69"/>
       <c r="K39" s="69"/>
       <c r="L39" s="69"/>
     </row>
     <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="69"/>
       <c r="B40" s="69"/>
       <c r="C40" s="69"/>
       <c r="D40" s="69"/>
       <c r="E40" s="69"/>
       <c r="F40" s="69"/>
       <c r="G40" s="69"/>
       <c r="H40" s="69"/>
       <c r="I40" s="69"/>
       <c r="J40" s="69"/>
       <c r="K40" s="69"/>
       <c r="L40" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="B2:I2"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="F5:I5"/>
+    <mergeCell ref="J5:K5"/>
     <mergeCell ref="B17:K17"/>
     <mergeCell ref="B31:K31"/>
     <mergeCell ref="B32:K32"/>
     <mergeCell ref="B33:K33"/>
     <mergeCell ref="F6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="F7:I7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="J11:K14"/>
-    <mergeCell ref="B2:I2"/>
-[...4 lines deleted...]
-    <mergeCell ref="J5:K5"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="whole" errorStyle="information" allowBlank="1" showErrorMessage="1" error="Eingabe außerhalb des gültigen Bereichs." prompt="20°C bis 35°C" sqref="F11:F13" xr:uid="{00000000-0002-0000-0500-000000000000}">
       <formula1>20</formula1>
       <formula2>35</formula2>
     </dataValidation>
     <dataValidation type="whole" errorStyle="information" allowBlank="1" showErrorMessage="1" error="Eingabe außerhalb des gültigen Bereichs." prompt="Eingabe zwischen 16°C bis 30°C" sqref="J11:J13" xr:uid="{00000000-0002-0000-0500-000001000000}">
       <formula1>16</formula1>
       <formula2>30</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Blad9"/>
   <dimension ref="A1:M40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J6" sqref="J6:K6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.28515625" style="12" customWidth="1"/>
     <col min="2" max="8" width="9.7109375" style="12" customWidth="1"/>
     <col min="9" max="9" width="6.7109375" style="12" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="12" customWidth="1"/>
     <col min="11" max="11" width="5.7109375" style="12" customWidth="1"/>
     <col min="12" max="12" width="2.28515625" style="12" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
     </row>
     <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="113"/>
-[...6 lines deleted...]
-      <c r="I2" s="115"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="93"/>
+      <c r="G2" s="93"/>
+      <c r="H2" s="93"/>
+      <c r="I2" s="94"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12"/>
-      <c r="F4" s="100" t="s">
+      <c r="F4" s="95" t="s">
         <v>56</v>
       </c>
-      <c r="G4" s="101"/>
-[...3 lines deleted...]
-      <c r="K4" s="104"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="97"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="101"/>
       <c r="L4" s="12"/>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12"/>
-      <c r="B5" s="94"/>
-[...1 lines deleted...]
-      <c r="F5" s="100" t="s">
+      <c r="B5" s="104"/>
+      <c r="C5" s="104"/>
+      <c r="F5" s="95" t="s">
         <v>95</v>
       </c>
-      <c r="G5" s="101"/>
-[...3 lines deleted...]
-      <c r="K5" s="131"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="97"/>
+      <c r="J5" s="133"/>
+      <c r="K5" s="134"/>
       <c r="L5" s="12"/>
       <c r="M5" s="1" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12"/>
       <c r="B6" s="13"/>
       <c r="C6" s="12"/>
-      <c r="F6" s="100" t="s">
+      <c r="F6" s="95" t="s">
         <v>97</v>
       </c>
-      <c r="G6" s="101"/>
-[...3 lines deleted...]
-      <c r="K6" s="131"/>
+      <c r="G6" s="96"/>
+      <c r="H6" s="96"/>
+      <c r="I6" s="97"/>
+      <c r="J6" s="133"/>
+      <c r="K6" s="134"/>
       <c r="L6" s="12"/>
       <c r="M6" s="1" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="12"/>
       <c r="B7" s="14"/>
       <c r="C7" s="12"/>
-      <c r="F7" s="100" t="s">
+      <c r="F7" s="95" t="s">
         <v>96</v>
       </c>
-      <c r="G7" s="101"/>
-[...3 lines deleted...]
-      <c r="K7" s="129"/>
+      <c r="G7" s="96"/>
+      <c r="H7" s="96"/>
+      <c r="I7" s="97"/>
+      <c r="J7" s="131"/>
+      <c r="K7" s="132"/>
       <c r="L7" s="12"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="12"/>
       <c r="B8" s="15"/>
       <c r="C8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="16"/>
       <c r="K8" s="39"/>
       <c r="L8" s="12"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="12"/>
       <c r="B9" s="17" t="s">
         <v>88</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="18"/>
@@ -22441,128 +22439,128 @@
       <c r="M10" s="11" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A11" s="12"/>
       <c r="B11" s="41" t="s">
         <v>90</v>
       </c>
       <c r="C11" s="18"/>
       <c r="D11" s="2"/>
       <c r="E11" s="18" t="str">
         <f>IF(UnitsNo=1,"°C",IF(UnitsNo=2,"°F",))</f>
         <v>°C</v>
       </c>
       <c r="F11" s="18" t="str">
         <f>B11</f>
         <v>Tur vann</v>
       </c>
       <c r="G11" s="18"/>
       <c r="H11" s="2"/>
       <c r="I11" s="42" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J11" s="122"/>
-      <c r="K11" s="123" t="str">
+      <c r="J11" s="125"/>
+      <c r="K11" s="126" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L11" s="12"/>
       <c r="M11" s="11" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="12"/>
       <c r="B12" s="41" t="s">
         <v>91</v>
       </c>
       <c r="C12" s="18"/>
       <c r="D12" s="2"/>
       <c r="E12" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="F12" s="18" t="str">
         <f>B12</f>
         <v>Retur vann</v>
       </c>
       <c r="G12" s="18"/>
       <c r="H12" s="2"/>
       <c r="I12" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J12" s="124"/>
-      <c r="K12" s="125" t="str">
+      <c r="J12" s="127"/>
+      <c r="K12" s="128" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L12" s="12"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="12"/>
       <c r="B13" s="41" t="s">
         <v>93</v>
       </c>
       <c r="C13" s="18"/>
       <c r="D13" s="2"/>
       <c r="E13" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="F13" s="18" t="str">
         <f>B13</f>
         <v>Rom</v>
       </c>
       <c r="G13" s="18"/>
       <c r="H13" s="2"/>
       <c r="I13" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J13" s="124"/>
-      <c r="K13" s="125" t="str">
+      <c r="J13" s="127"/>
+      <c r="K13" s="128" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L13" s="12"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="12"/>
       <c r="B14" s="20"/>
       <c r="C14" s="21"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
-      <c r="J14" s="126"/>
-      <c r="K14" s="127"/>
+      <c r="J14" s="129"/>
+      <c r="K14" s="130"/>
       <c r="L14" s="12"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="12"/>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="44"/>
       <c r="G15" s="44"/>
       <c r="H15" s="45"/>
       <c r="I15" s="45"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1" ht="114.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="23"/>
       <c r="B16" s="55" t="str">
         <f>CONCATENATE("Lengde ",IF(UnitsNo=1,"[cm]",IF(UnitsNo=2,"[inch]",)))</f>
         <v>Lengde [cm]</v>
       </c>
       <c r="C16" s="56" t="str">
         <f>CONCATENATE("Varme effekt",IF(UnitsNo=1," [W]",IF(UnitsNo=2," [Btu/h]",)))</f>
         <v>Varme effekt [W]</v>
@@ -22579,63 +22577,63 @@
         <f>CONCATENATE("Kjøling effekt",IF(UnitsNo=1," [W]",IF(UnitsNo=2," [Btu/h]",)))</f>
         <v>Kjøling effekt [W]</v>
       </c>
       <c r="G16" s="57" t="str">
         <f>CONCATENATE("Vannmengde, kjøling",IF(UnitsNo=1," [l/h]",IF(UnitsNo=2," [GPM]",)))</f>
         <v>Vannmengde, kjøling [l/h]</v>
       </c>
       <c r="H16" s="54" t="str">
         <f>E16</f>
         <v>Trykktap [kPa]</v>
       </c>
       <c r="I16" s="48" t="str">
         <f>"Luftmengde"&amp;IF(UnitsNo=1," [m³/h]",IF(UnitsNo=2," [CFM]",))</f>
         <v>Luftmengde [m³/h]</v>
       </c>
       <c r="J16" s="49" t="s">
         <v>98</v>
       </c>
       <c r="K16" s="50" t="s">
         <v>99</v>
       </c>
       <c r="L16" s="12"/>
     </row>
     <row r="17" spans="1:12" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="12"/>
-      <c r="B17" s="95" t="str">
+      <c r="B17" s="105" t="str">
         <f>CONCATENATE("Clima Beam - "," H",cal!H6," B",cal!M15," Type ",cal!L16)</f>
-        <v>Clima Beam -  H15,3 B36 Type 20</v>
-[...9 lines deleted...]
-      <c r="K17" s="98"/>
+        <v>Clima Beam -  H25,3 B36 Type 21</v>
+      </c>
+      <c r="C17" s="106"/>
+      <c r="D17" s="106"/>
+      <c r="E17" s="106"/>
+      <c r="F17" s="106"/>
+      <c r="G17" s="106"/>
+      <c r="H17" s="106"/>
+      <c r="I17" s="107"/>
+      <c r="J17" s="107"/>
+      <c r="K17" s="108"/>
       <c r="L17" s="12"/>
     </row>
     <row r="18" spans="1:12" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="12"/>
       <c r="B18" s="59"/>
       <c r="C18" s="24"/>
       <c r="D18" s="60"/>
       <c r="E18" s="61"/>
       <c r="F18" s="24"/>
       <c r="G18" s="60"/>
       <c r="H18" s="61"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
       <c r="K18" s="25"/>
       <c r="L18" s="12"/>
     </row>
     <row r="19" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="12"/>
       <c r="B19" s="62"/>
       <c r="C19" s="27"/>
       <c r="D19" s="51"/>
       <c r="E19" s="53"/>
       <c r="F19" s="27"/>
       <c r="G19" s="51"/>
       <c r="H19" s="53"/>
@@ -22778,91 +22776,91 @@
       <c r="E29" s="64"/>
       <c r="F29" s="30"/>
       <c r="G29" s="52"/>
       <c r="H29" s="64"/>
       <c r="I29" s="30"/>
       <c r="J29" s="32"/>
       <c r="K29" s="31"/>
       <c r="L29" s="12"/>
     </row>
     <row r="30" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="12"/>
       <c r="B30" s="46"/>
       <c r="C30" s="46"/>
       <c r="D30" s="46"/>
       <c r="E30" s="46"/>
       <c r="F30" s="46"/>
       <c r="G30" s="46"/>
       <c r="H30" s="33"/>
       <c r="I30" s="43"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
       <c r="L30" s="12"/>
     </row>
     <row r="31" spans="1:12" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="12"/>
-      <c r="B31" s="93" t="s">
+      <c r="B31" s="103" t="s">
         <v>121</v>
       </c>
-      <c r="C31" s="93"/>
-[...7 lines deleted...]
-      <c r="K31" s="93"/>
+      <c r="C31" s="103"/>
+      <c r="D31" s="103"/>
+      <c r="E31" s="103"/>
+      <c r="F31" s="103"/>
+      <c r="G31" s="103"/>
+      <c r="H31" s="103"/>
+      <c r="I31" s="103"/>
+      <c r="J31" s="103"/>
+      <c r="K31" s="103"/>
       <c r="L31" s="12"/>
     </row>
     <row r="32" spans="1:12" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="93" t="s">
+      <c r="B32" s="103" t="s">
         <v>126</v>
       </c>
-      <c r="C32" s="93"/>
-[...7 lines deleted...]
-      <c r="K32" s="93"/>
+      <c r="C32" s="103"/>
+      <c r="D32" s="103"/>
+      <c r="E32" s="103"/>
+      <c r="F32" s="103"/>
+      <c r="G32" s="103"/>
+      <c r="H32" s="103"/>
+      <c r="I32" s="103"/>
+      <c r="J32" s="103"/>
+      <c r="K32" s="103"/>
     </row>
     <row r="33" spans="1:12" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B33" s="92" t="s">
+      <c r="B33" s="102" t="s">
         <v>50</v>
       </c>
-      <c r="C33" s="92"/>
-[...7 lines deleted...]
-      <c r="K33" s="92"/>
+      <c r="C33" s="102"/>
+      <c r="D33" s="102"/>
+      <c r="E33" s="102"/>
+      <c r="F33" s="102"/>
+      <c r="G33" s="102"/>
+      <c r="H33" s="102"/>
+      <c r="I33" s="102"/>
+      <c r="J33" s="102"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B35" s="47"/>
       <c r="C35" s="47"/>
       <c r="D35" s="47"/>
       <c r="E35" s="47"/>
       <c r="F35" s="47"/>
       <c r="G35" s="47"/>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
     </row>
@@ -22874,178 +22872,178 @@
       <c r="E39" s="69"/>
       <c r="F39" s="69"/>
       <c r="G39" s="69"/>
       <c r="H39" s="69"/>
       <c r="I39" s="69"/>
       <c r="J39" s="69"/>
       <c r="K39" s="69"/>
       <c r="L39" s="69"/>
     </row>
     <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="69"/>
       <c r="B40" s="69"/>
       <c r="C40" s="69"/>
       <c r="D40" s="69"/>
       <c r="E40" s="69"/>
       <c r="F40" s="69"/>
       <c r="G40" s="69"/>
       <c r="H40" s="69"/>
       <c r="I40" s="69"/>
       <c r="J40" s="69"/>
       <c r="K40" s="69"/>
       <c r="L40" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="B2:I2"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="F5:I5"/>
+    <mergeCell ref="J5:K5"/>
     <mergeCell ref="B17:K17"/>
     <mergeCell ref="B31:K31"/>
     <mergeCell ref="B32:K32"/>
     <mergeCell ref="B33:K33"/>
     <mergeCell ref="F6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="F7:I7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="J11:K14"/>
-    <mergeCell ref="B2:I2"/>
-[...4 lines deleted...]
-    <mergeCell ref="J5:K5"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="whole" errorStyle="information" allowBlank="1" showErrorMessage="1" error="Eingabe außerhalb des gültigen Bereichs." prompt="Eingabe zwischen 16°C bis 30°C" sqref="J11:J13" xr:uid="{00000000-0002-0000-0600-000000000000}">
       <formula1>16</formula1>
       <formula2>30</formula2>
     </dataValidation>
     <dataValidation type="whole" errorStyle="information" allowBlank="1" showErrorMessage="1" error="Eingabe außerhalb des gültigen Bereichs." prompt="20°C bis 35°C" sqref="F11:F13" xr:uid="{00000000-0002-0000-0600-000001000000}">
       <formula1>20</formula1>
       <formula2>35</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Blad10"/>
   <dimension ref="A1:M40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J6" sqref="J6:K6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.28515625" style="12" customWidth="1"/>
     <col min="2" max="8" width="9.7109375" style="12" customWidth="1"/>
     <col min="9" max="9" width="6.7109375" style="12" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="12" customWidth="1"/>
     <col min="11" max="11" width="5.7109375" style="12" customWidth="1"/>
     <col min="12" max="12" width="2.28515625" style="12" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
     </row>
     <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="113"/>
-[...6 lines deleted...]
-      <c r="I2" s="115"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="93"/>
+      <c r="G2" s="93"/>
+      <c r="H2" s="93"/>
+      <c r="I2" s="94"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12"/>
-      <c r="F4" s="100" t="s">
+      <c r="F4" s="95" t="s">
         <v>56</v>
       </c>
-      <c r="G4" s="101"/>
-[...3 lines deleted...]
-      <c r="K4" s="104"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="97"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="101"/>
       <c r="L4" s="12"/>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12"/>
-      <c r="B5" s="94"/>
-[...1 lines deleted...]
-      <c r="F5" s="100" t="s">
+      <c r="B5" s="104"/>
+      <c r="C5" s="104"/>
+      <c r="F5" s="95" t="s">
         <v>111</v>
       </c>
-      <c r="G5" s="101"/>
-[...3 lines deleted...]
-      <c r="K5" s="131"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="97"/>
+      <c r="J5" s="133"/>
+      <c r="K5" s="134"/>
       <c r="L5" s="12"/>
       <c r="M5" s="1" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12"/>
       <c r="B6" s="13"/>
       <c r="C6" s="12"/>
-      <c r="F6" s="100" t="s">
+      <c r="F6" s="95" t="s">
         <v>110</v>
       </c>
-      <c r="G6" s="101"/>
-[...3 lines deleted...]
-      <c r="K6" s="131"/>
+      <c r="G6" s="96"/>
+      <c r="H6" s="96"/>
+      <c r="I6" s="97"/>
+      <c r="J6" s="133"/>
+      <c r="K6" s="134"/>
       <c r="L6" s="12"/>
       <c r="M6" s="1" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="12"/>
       <c r="B7" s="14"/>
       <c r="C7" s="12"/>
-      <c r="F7" s="100" t="s">
+      <c r="F7" s="95" t="s">
         <v>109</v>
       </c>
-      <c r="G7" s="101"/>
-[...3 lines deleted...]
-      <c r="K7" s="129"/>
+      <c r="G7" s="96"/>
+      <c r="H7" s="96"/>
+      <c r="I7" s="97"/>
+      <c r="J7" s="131"/>
+      <c r="K7" s="132"/>
       <c r="L7" s="12"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="12"/>
       <c r="B8" s="15"/>
       <c r="C8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="16"/>
       <c r="K8" s="39"/>
       <c r="L8" s="12"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="12"/>
       <c r="B9" s="17" t="s">
         <v>102</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="18"/>
@@ -23081,128 +23079,128 @@
       <c r="M10" s="11" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A11" s="12"/>
       <c r="B11" s="41" t="s">
         <v>105</v>
       </c>
       <c r="C11" s="18"/>
       <c r="D11" s="2"/>
       <c r="E11" s="18" t="str">
         <f>IF(UnitsNo=1,"°C",IF(UnitsNo=2,"°F",))</f>
         <v>°C</v>
       </c>
       <c r="F11" s="18" t="str">
         <f>B11</f>
         <v>Agua impulsión</v>
       </c>
       <c r="G11" s="18"/>
       <c r="H11" s="2"/>
       <c r="I11" s="42" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J11" s="122"/>
-      <c r="K11" s="123" t="str">
+      <c r="J11" s="125"/>
+      <c r="K11" s="126" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L11" s="12"/>
       <c r="M11" s="11" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="12"/>
       <c r="B12" s="41" t="s">
         <v>106</v>
       </c>
       <c r="C12" s="18"/>
       <c r="D12" s="2"/>
       <c r="E12" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="F12" s="18" t="str">
         <f>B12</f>
         <v>Agua retorno</v>
       </c>
       <c r="G12" s="18"/>
       <c r="H12" s="2"/>
       <c r="I12" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J12" s="124"/>
-      <c r="K12" s="125" t="str">
+      <c r="J12" s="127"/>
+      <c r="K12" s="128" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L12" s="12"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="12"/>
       <c r="B13" s="41" t="s">
         <v>107</v>
       </c>
       <c r="C13" s="18"/>
       <c r="D13" s="2"/>
       <c r="E13" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="F13" s="18" t="str">
         <f>B13</f>
         <v>Ambiente</v>
       </c>
       <c r="G13" s="18"/>
       <c r="H13" s="2"/>
       <c r="I13" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J13" s="124"/>
-      <c r="K13" s="125" t="str">
+      <c r="J13" s="127"/>
+      <c r="K13" s="128" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L13" s="12"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="12"/>
       <c r="B14" s="20"/>
       <c r="C14" s="21"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
-      <c r="J14" s="126"/>
-      <c r="K14" s="127"/>
+      <c r="J14" s="129"/>
+      <c r="K14" s="130"/>
       <c r="L14" s="12"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="12"/>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="44"/>
       <c r="G15" s="44"/>
       <c r="H15" s="45"/>
       <c r="I15" s="45"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1" ht="114.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="23"/>
       <c r="B16" s="55" t="str">
         <f>CONCATENATE("Longitud ",IF(UnitsNo=1,"[cm]",IF(UnitsNo=2,"[inch]",)))</f>
         <v>Longitud [cm]</v>
       </c>
       <c r="C16" s="56" t="str">
         <f>CONCATENATE("Emisión calefacción",IF(UnitsNo=1," [W]",IF(UnitsNo=2," [Btu/h]",)))</f>
         <v>Emisión calefacción [W]</v>
@@ -23219,63 +23217,63 @@
         <f>CONCATENATE("Emisión Frío",IF(UnitsNo=1," [W]",IF(UnitsNo=2," [Btu/h]",)))</f>
         <v>Emisión Frío [W]</v>
       </c>
       <c r="G16" s="57" t="str">
         <f>CONCATENATE("Caudal de agua, Frío",IF(UnitsNo=1," [l/h]",IF(UnitsNo=2," [GPM]",)))</f>
         <v>Caudal de agua, Frío [l/h]</v>
       </c>
       <c r="H16" s="54" t="str">
         <f>E16</f>
         <v>Pérdida de carga del agua [kPa]</v>
       </c>
       <c r="I16" s="48" t="str">
         <f>"Caudal de aire"&amp;IF(UnitsNo=1," [m³/h]",IF(UnitsNo=2," [CFM]",))</f>
         <v>Caudal de aire [m³/h]</v>
       </c>
       <c r="J16" s="49" t="s">
         <v>114</v>
       </c>
       <c r="K16" s="50" t="s">
         <v>115</v>
       </c>
       <c r="L16" s="12"/>
     </row>
     <row r="17" spans="1:12" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="12"/>
-      <c r="B17" s="95" t="str">
+      <c r="B17" s="105" t="str">
         <f>CONCATENATE("Clima Beam - "," H",cal!H6," B",cal!M15," Type ",cal!L16)</f>
-        <v>Clima Beam -  H15,3 B36 Type 20</v>
-[...9 lines deleted...]
-      <c r="K17" s="98"/>
+        <v>Clima Beam -  H25,3 B36 Type 21</v>
+      </c>
+      <c r="C17" s="106"/>
+      <c r="D17" s="106"/>
+      <c r="E17" s="106"/>
+      <c r="F17" s="106"/>
+      <c r="G17" s="106"/>
+      <c r="H17" s="106"/>
+      <c r="I17" s="107"/>
+      <c r="J17" s="107"/>
+      <c r="K17" s="108"/>
       <c r="L17" s="12"/>
     </row>
     <row r="18" spans="1:12" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="12"/>
       <c r="B18" s="59"/>
       <c r="C18" s="24"/>
       <c r="D18" s="60"/>
       <c r="E18" s="61"/>
       <c r="F18" s="24"/>
       <c r="G18" s="60"/>
       <c r="H18" s="61"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
       <c r="K18" s="25"/>
       <c r="L18" s="12"/>
     </row>
     <row r="19" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="12"/>
       <c r="B19" s="62"/>
       <c r="C19" s="27"/>
       <c r="D19" s="51"/>
       <c r="E19" s="53"/>
       <c r="F19" s="27"/>
       <c r="G19" s="51"/>
       <c r="H19" s="53"/>
@@ -23418,91 +23416,91 @@
       <c r="E29" s="64"/>
       <c r="F29" s="30"/>
       <c r="G29" s="52"/>
       <c r="H29" s="64"/>
       <c r="I29" s="30"/>
       <c r="J29" s="32"/>
       <c r="K29" s="31"/>
       <c r="L29" s="12"/>
     </row>
     <row r="30" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="12"/>
       <c r="B30" s="46"/>
       <c r="C30" s="46"/>
       <c r="D30" s="46"/>
       <c r="E30" s="46"/>
       <c r="F30" s="46"/>
       <c r="G30" s="46"/>
       <c r="H30" s="33"/>
       <c r="I30" s="43"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
       <c r="L30" s="12"/>
     </row>
     <row r="31" spans="1:12" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="12"/>
-      <c r="B31" s="93" t="s">
+      <c r="B31" s="103" t="s">
         <v>122</v>
       </c>
-      <c r="C31" s="93"/>
-[...7 lines deleted...]
-      <c r="K31" s="93"/>
+      <c r="C31" s="103"/>
+      <c r="D31" s="103"/>
+      <c r="E31" s="103"/>
+      <c r="F31" s="103"/>
+      <c r="G31" s="103"/>
+      <c r="H31" s="103"/>
+      <c r="I31" s="103"/>
+      <c r="J31" s="103"/>
+      <c r="K31" s="103"/>
       <c r="L31" s="12"/>
     </row>
     <row r="32" spans="1:12" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="93" t="s">
+      <c r="B32" s="103" t="s">
         <v>127</v>
       </c>
-      <c r="C32" s="93"/>
-[...7 lines deleted...]
-      <c r="K32" s="93"/>
+      <c r="C32" s="103"/>
+      <c r="D32" s="103"/>
+      <c r="E32" s="103"/>
+      <c r="F32" s="103"/>
+      <c r="G32" s="103"/>
+      <c r="H32" s="103"/>
+      <c r="I32" s="103"/>
+      <c r="J32" s="103"/>
+      <c r="K32" s="103"/>
     </row>
     <row r="33" spans="1:12" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B33" s="92" t="s">
+      <c r="B33" s="102" t="s">
         <v>50</v>
       </c>
-      <c r="C33" s="92"/>
-[...7 lines deleted...]
-      <c r="K33" s="92"/>
+      <c r="C33" s="102"/>
+      <c r="D33" s="102"/>
+      <c r="E33" s="102"/>
+      <c r="F33" s="102"/>
+      <c r="G33" s="102"/>
+      <c r="H33" s="102"/>
+      <c r="I33" s="102"/>
+      <c r="J33" s="102"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B35" s="47"/>
       <c r="C35" s="47"/>
       <c r="D35" s="47"/>
       <c r="E35" s="47"/>
       <c r="F35" s="47"/>
       <c r="G35" s="47"/>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
     </row>
@@ -23514,178 +23512,178 @@
       <c r="E39" s="69"/>
       <c r="F39" s="69"/>
       <c r="G39" s="69"/>
       <c r="H39" s="69"/>
       <c r="I39" s="69"/>
       <c r="J39" s="69"/>
       <c r="K39" s="69"/>
       <c r="L39" s="69"/>
     </row>
     <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="69"/>
       <c r="B40" s="69"/>
       <c r="C40" s="69"/>
       <c r="D40" s="69"/>
       <c r="E40" s="69"/>
       <c r="F40" s="69"/>
       <c r="G40" s="69"/>
       <c r="H40" s="69"/>
       <c r="I40" s="69"/>
       <c r="J40" s="69"/>
       <c r="K40" s="69"/>
       <c r="L40" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="B2:I2"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="F5:I5"/>
+    <mergeCell ref="J5:K5"/>
     <mergeCell ref="B17:K17"/>
     <mergeCell ref="B31:K31"/>
     <mergeCell ref="B32:K32"/>
     <mergeCell ref="B33:K33"/>
     <mergeCell ref="F6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="F7:I7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="J11:K14"/>
-    <mergeCell ref="B2:I2"/>
-[...4 lines deleted...]
-    <mergeCell ref="J5:K5"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="whole" errorStyle="information" allowBlank="1" showErrorMessage="1" error="Eingabe außerhalb des gültigen Bereichs." prompt="20°C bis 35°C" sqref="F11:F13" xr:uid="{00000000-0002-0000-0700-000000000000}">
       <formula1>20</formula1>
       <formula2>35</formula2>
     </dataValidation>
     <dataValidation type="whole" errorStyle="information" allowBlank="1" showErrorMessage="1" error="Eingabe außerhalb des gültigen Bereichs." prompt="Eingabe zwischen 16°C bis 30°C" sqref="J11:J13" xr:uid="{00000000-0002-0000-0700-000001000000}">
       <formula1>16</formula1>
       <formula2>30</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Blad11"/>
   <dimension ref="A1:M40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J6" sqref="J6:K6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.28515625" style="12" customWidth="1"/>
     <col min="2" max="8" width="9.7109375" style="12" customWidth="1"/>
     <col min="9" max="9" width="6.7109375" style="12" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="12" customWidth="1"/>
     <col min="11" max="11" width="5.7109375" style="12" customWidth="1"/>
     <col min="12" max="12" width="2.28515625" style="12" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
     </row>
     <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="113"/>
-[...6 lines deleted...]
-      <c r="I2" s="115"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="93"/>
+      <c r="G2" s="93"/>
+      <c r="H2" s="93"/>
+      <c r="I2" s="94"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="12"/>
       <c r="B4" s="13"/>
       <c r="C4" s="12"/>
-      <c r="F4" s="100" t="s">
+      <c r="F4" s="95" t="s">
         <v>139</v>
       </c>
-      <c r="G4" s="101"/>
-[...3 lines deleted...]
-      <c r="K4" s="104"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="97"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="101"/>
       <c r="L4" s="12"/>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12"/>
-      <c r="B5" s="94"/>
-[...1 lines deleted...]
-      <c r="F5" s="100" t="s">
+      <c r="B5" s="104"/>
+      <c r="C5" s="104"/>
+      <c r="F5" s="95" t="s">
         <v>95</v>
       </c>
-      <c r="G5" s="101"/>
-[...3 lines deleted...]
-      <c r="K5" s="131"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="97"/>
+      <c r="J5" s="133"/>
+      <c r="K5" s="134"/>
       <c r="L5" s="12"/>
       <c r="M5" s="1" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12"/>
       <c r="B6" s="13"/>
       <c r="C6" s="12"/>
-      <c r="F6" s="100" t="s">
+      <c r="F6" s="95" t="s">
         <v>138</v>
       </c>
-      <c r="G6" s="101"/>
-[...3 lines deleted...]
-      <c r="K6" s="131"/>
+      <c r="G6" s="96"/>
+      <c r="H6" s="96"/>
+      <c r="I6" s="97"/>
+      <c r="J6" s="133"/>
+      <c r="K6" s="134"/>
       <c r="L6" s="12"/>
       <c r="M6" s="1" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="12"/>
       <c r="B7" s="14"/>
       <c r="C7" s="12"/>
-      <c r="F7" s="100" t="s">
+      <c r="F7" s="95" t="s">
         <v>137</v>
       </c>
-      <c r="G7" s="101"/>
-[...3 lines deleted...]
-      <c r="K7" s="129"/>
+      <c r="G7" s="96"/>
+      <c r="H7" s="96"/>
+      <c r="I7" s="97"/>
+      <c r="J7" s="131"/>
+      <c r="K7" s="132"/>
       <c r="L7" s="12"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="12"/>
       <c r="B8" s="15"/>
       <c r="C8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="16"/>
       <c r="K8" s="39"/>
       <c r="L8" s="12"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="12"/>
       <c r="B9" s="79" t="s">
         <v>88</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="18"/>
@@ -23721,128 +23719,128 @@
       <c r="M10" s="11" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A11" s="12"/>
       <c r="B11" s="41" t="s">
         <v>135</v>
       </c>
       <c r="C11" s="18"/>
       <c r="D11" s="2"/>
       <c r="E11" s="18" t="str">
         <f>IF(UnitsNo=1,"°C",IF(UnitsNo=2,"°F",))</f>
         <v>°C</v>
       </c>
       <c r="F11" s="18" t="str">
         <f>B11</f>
         <v>Tillop</v>
       </c>
       <c r="G11" s="18"/>
       <c r="H11" s="2"/>
       <c r="I11" s="42" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J11" s="122"/>
-      <c r="K11" s="123" t="str">
+      <c r="J11" s="125"/>
+      <c r="K11" s="126" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L11" s="12"/>
       <c r="M11" s="11" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="12"/>
       <c r="B12" s="41" t="s">
         <v>133</v>
       </c>
       <c r="C12" s="18"/>
       <c r="D12" s="2"/>
       <c r="E12" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="F12" s="18" t="str">
         <f>B12</f>
         <v>Retur</v>
       </c>
       <c r="G12" s="18"/>
       <c r="H12" s="2"/>
       <c r="I12" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J12" s="124"/>
-      <c r="K12" s="125" t="str">
+      <c r="J12" s="127"/>
+      <c r="K12" s="128" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L12" s="12"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="12"/>
       <c r="B13" s="41" t="s">
         <v>134</v>
       </c>
       <c r="C13" s="18"/>
       <c r="D13" s="2"/>
       <c r="E13" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="F13" s="18" t="str">
         <f>B13</f>
         <v>Rum (torr)</v>
       </c>
       <c r="G13" s="18"/>
       <c r="H13" s="2"/>
       <c r="I13" s="18" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
-      <c r="J13" s="124"/>
-      <c r="K13" s="125" t="str">
+      <c r="J13" s="127"/>
+      <c r="K13" s="128" t="str">
         <f>E11</f>
         <v>°C</v>
       </c>
       <c r="L13" s="12"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="12"/>
       <c r="B14" s="20"/>
       <c r="C14" s="21"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
-      <c r="J14" s="126"/>
-      <c r="K14" s="127"/>
+      <c r="J14" s="129"/>
+      <c r="K14" s="130"/>
       <c r="L14" s="12"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="12"/>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="44"/>
       <c r="G15" s="44"/>
       <c r="H15" s="45"/>
       <c r="I15" s="45"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1" ht="114.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="23"/>
       <c r="B16" s="55" t="str">
         <f>CONCATENATE("Längd ",IF(UnitsNo=1,"[cm]",IF(UnitsNo=2,"[inch]",)))</f>
         <v>Längd [cm]</v>
       </c>
       <c r="C16" s="56" t="str">
         <f>CONCATENATE("Värme effekt",IF(UnitsNo=1," [W]",IF(UnitsNo=2," [Btu/h]",)))</f>
         <v>Värme effekt [W]</v>
@@ -23859,63 +23857,63 @@
         <f>CONCATENATE("Märkbar kylkapacitet ",IF(UnitsNo=1," [W]",IF(UnitsNo=2," [Btu/h]",)))</f>
         <v>Märkbar kylkapacitet  [W]</v>
       </c>
       <c r="G16" s="57" t="str">
         <f>CONCATENATE("Vattenflöde, kyla ",IF(UnitsNo=1," [l/h]",IF(UnitsNo=2," [GPM]",)))</f>
         <v>Vattenflöde, kyla  [l/h]</v>
       </c>
       <c r="H16" s="54" t="str">
         <f>E16</f>
         <v>Tryckfall, vatten [kPa]</v>
       </c>
       <c r="I16" s="48" t="str">
         <f>"Luftflöde"&amp;IF(UnitsNo=1," [m³/h]",IF(UnitsNo=2," [CFM]",))</f>
         <v>Luftflöde [m³/h]</v>
       </c>
       <c r="J16" s="49" t="s">
         <v>144</v>
       </c>
       <c r="K16" s="50" t="s">
         <v>145</v>
       </c>
       <c r="L16" s="12"/>
     </row>
     <row r="17" spans="1:12" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="12"/>
-      <c r="B17" s="95" t="str">
+      <c r="B17" s="105" t="str">
         <f>CONCATENATE("Clima Beam - "," Höjd ",cal!H6," djup ",cal!M15,", typ ",cal!L16)</f>
-        <v>Clima Beam -  Höjd 15,3 djup 36, typ 20</v>
-[...9 lines deleted...]
-      <c r="K17" s="98"/>
+        <v>Clima Beam -  Höjd 25,3 djup 36, typ 21</v>
+      </c>
+      <c r="C17" s="106"/>
+      <c r="D17" s="106"/>
+      <c r="E17" s="106"/>
+      <c r="F17" s="106"/>
+      <c r="G17" s="106"/>
+      <c r="H17" s="106"/>
+      <c r="I17" s="107"/>
+      <c r="J17" s="107"/>
+      <c r="K17" s="108"/>
       <c r="L17" s="12"/>
     </row>
     <row r="18" spans="1:12" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="12"/>
       <c r="B18" s="59"/>
       <c r="C18" s="24"/>
       <c r="D18" s="60"/>
       <c r="E18" s="61"/>
       <c r="F18" s="24"/>
       <c r="G18" s="60"/>
       <c r="H18" s="61"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
       <c r="K18" s="25"/>
       <c r="L18" s="12"/>
     </row>
     <row r="19" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="12"/>
       <c r="B19" s="62"/>
       <c r="C19" s="27"/>
       <c r="D19" s="51"/>
       <c r="E19" s="53"/>
       <c r="F19" s="27"/>
       <c r="G19" s="51"/>
       <c r="H19" s="53"/>
@@ -24044,105 +24042,105 @@
       <c r="E28" s="53"/>
       <c r="F28" s="27"/>
       <c r="G28" s="51"/>
       <c r="H28" s="53"/>
       <c r="I28" s="27"/>
       <c r="J28" s="29"/>
       <c r="K28" s="28"/>
       <c r="L28" s="12"/>
     </row>
     <row r="29" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="12"/>
       <c r="B29" s="63"/>
       <c r="C29" s="30"/>
       <c r="D29" s="52"/>
       <c r="E29" s="64"/>
       <c r="F29" s="30"/>
       <c r="G29" s="52"/>
       <c r="H29" s="64"/>
       <c r="I29" s="30"/>
       <c r="J29" s="32"/>
       <c r="K29" s="31"/>
       <c r="L29" s="12"/>
     </row>
     <row r="30" spans="1:12" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="12"/>
-      <c r="B30" s="93"/>
-[...4 lines deleted...]
-      <c r="G30" s="93"/>
+      <c r="B30" s="103"/>
+      <c r="C30" s="103"/>
+      <c r="D30" s="103"/>
+      <c r="E30" s="103"/>
+      <c r="F30" s="103"/>
+      <c r="G30" s="103"/>
       <c r="H30" s="33"/>
       <c r="I30" s="43"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
       <c r="L30" s="12"/>
     </row>
     <row r="31" spans="1:12" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="12"/>
-      <c r="B31" s="93" t="s">
+      <c r="B31" s="103" t="s">
         <v>143</v>
       </c>
-      <c r="C31" s="93"/>
-[...7 lines deleted...]
-      <c r="K31" s="93"/>
+      <c r="C31" s="103"/>
+      <c r="D31" s="103"/>
+      <c r="E31" s="103"/>
+      <c r="F31" s="103"/>
+      <c r="G31" s="103"/>
+      <c r="H31" s="103"/>
+      <c r="I31" s="103"/>
+      <c r="J31" s="103"/>
+      <c r="K31" s="103"/>
       <c r="L31" s="12"/>
     </row>
     <row r="32" spans="1:12" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="93" t="s">
+      <c r="B32" s="103" t="s">
         <v>146</v>
       </c>
-      <c r="C32" s="93"/>
-[...7 lines deleted...]
-      <c r="K32" s="93"/>
+      <c r="C32" s="103"/>
+      <c r="D32" s="103"/>
+      <c r="E32" s="103"/>
+      <c r="F32" s="103"/>
+      <c r="G32" s="103"/>
+      <c r="H32" s="103"/>
+      <c r="I32" s="103"/>
+      <c r="J32" s="103"/>
+      <c r="K32" s="103"/>
     </row>
     <row r="33" spans="1:12" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B33" s="92" t="s">
+      <c r="B33" s="102" t="s">
         <v>50</v>
       </c>
-      <c r="C33" s="92"/>
-[...7 lines deleted...]
-      <c r="K33" s="92"/>
+      <c r="C33" s="102"/>
+      <c r="D33" s="102"/>
+      <c r="E33" s="102"/>
+      <c r="F33" s="102"/>
+      <c r="G33" s="102"/>
+      <c r="H33" s="102"/>
+      <c r="I33" s="102"/>
+      <c r="J33" s="102"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B35" s="47"/>
       <c r="C35" s="47"/>
       <c r="D35" s="47"/>
       <c r="E35" s="47"/>
       <c r="F35" s="47"/>
       <c r="G35" s="47"/>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
     </row>
@@ -24154,67 +24152,67 @@
       <c r="E39" s="69"/>
       <c r="F39" s="69"/>
       <c r="G39" s="69"/>
       <c r="H39" s="69"/>
       <c r="I39" s="69"/>
       <c r="J39" s="69"/>
       <c r="K39" s="69"/>
       <c r="L39" s="69"/>
     </row>
     <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="69"/>
       <c r="B40" s="69"/>
       <c r="C40" s="69"/>
       <c r="D40" s="69"/>
       <c r="E40" s="69"/>
       <c r="F40" s="69"/>
       <c r="G40" s="69"/>
       <c r="H40" s="69"/>
       <c r="I40" s="69"/>
       <c r="J40" s="69"/>
       <c r="K40" s="69"/>
       <c r="L40" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="B17:K17"/>
-[...3 lines deleted...]
-    <mergeCell ref="B33:K33"/>
     <mergeCell ref="J11:K14"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="F6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="F7:I7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="J10:K10"/>
+    <mergeCell ref="B17:K17"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B31:K31"/>
+    <mergeCell ref="B32:K32"/>
+    <mergeCell ref="B33:K33"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="whole" errorStyle="information" allowBlank="1" showErrorMessage="1" error="Eingabe außerhalb des gültigen Bereichs." prompt="Eingabe zwischen 16°C bis 30°C" sqref="J11:J13" xr:uid="{00000000-0002-0000-0800-000000000000}">
       <formula1>16</formula1>
       <formula2>30</formula2>
     </dataValidation>
     <dataValidation type="whole" errorStyle="information" allowBlank="1" showErrorMessage="1" error="Eingabe außerhalb des gültigen Bereichs." prompt="20°C bis 35°C" sqref="F11:F13" xr:uid="{00000000-0002-0000-0800-000001000000}">
       <formula1>20</formula1>
       <formula2>35</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>