--- v0 (2026-01-10)
+++ v1 (2026-10-31)
@@ -1,87 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.ms-excel.sheet.macroEnabled.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/activeX/activeX3.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/vbaProject.bin" ContentType="application/vnd.ms-office.vbaProject"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="25629" codeName="{AE6600E7-7A62-396C-DE95-9942FA9DD81E}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822" codeName="{28389E77-7640-9E18-AD5C-E98E2F4A8B83}"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\selectiontools\30_09_22_vertiga_opgenomen_vermogen\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\DataBase\Calculation files\Eyecatchers\Vertiga\vertiga2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{32C16684-82CB-4F6C-83F9-804AA33704C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="i+ySUgkY6a1DeIuhPAWShWRPYsdH3O9ACj+BCPFYGv99aGQEmH48SU7jF6LA4/vuNufOn5utT+SLej3b8z75iQ==" workbookSaltValue="QBu0WtrKoJhrTTgQhSDvfg==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{78D955BA-C395-48B6-A222-27C5C089D381}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="qmAQ2GQBPzHaSoXtfrwtU2ARDChYULKXYiIoUZio41FzYKsOxI7aQLwqeUSToilhO1RhE7N0opmwYeNl0rkfsw==" workbookSaltValue="RrhUDFcPNxusSwOT6iAHiw==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Vertiga Hybrid" sheetId="7" r:id="rId1"/>
     <sheet name="data" sheetId="1" state="hidden" r:id="rId2"/>
     <sheet name="NL" sheetId="6" state="hidden" r:id="rId3"/>
     <sheet name="EN" sheetId="3" state="hidden" r:id="rId4"/>
     <sheet name="FR" sheetId="4" state="hidden" r:id="rId5"/>
     <sheet name="DE" sheetId="5" state="hidden" r:id="rId6"/>
     <sheet name="NR" sheetId="8" state="hidden" r:id="rId7"/>
     <sheet name="SP" sheetId="9" state="hidden" r:id="rId8"/>
     <sheet name="SW" sheetId="10" state="hidden" r:id="rId9"/>
     <sheet name="TS" sheetId="11" state="hidden" r:id="rId10"/>
     <sheet name="ExtraTaal1" sheetId="12" state="hidden" r:id="rId11"/>
     <sheet name="ExtraTaal2" sheetId="13" state="hidden" r:id="rId12"/>
     <sheet name="ExtraTaal3" sheetId="14" state="hidden" r:id="rId13"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
@@ -354,74 +347,72 @@
   <c r="AD5" i="1"/>
   <c r="C5" i="1"/>
   <c r="AA5" i="1"/>
   <c r="P5" i="1"/>
   <c r="M5" i="1"/>
   <c r="G5" i="1"/>
   <c r="AB5" i="1"/>
   <c r="Q5" i="1"/>
   <c r="J20" i="7" l="1"/>
   <c r="L20" i="7"/>
   <c r="L19" i="7"/>
   <c r="L18" i="7"/>
   <c r="J19" i="7"/>
   <c r="C19" i="7"/>
   <c r="J18" i="7"/>
   <c r="U12" i="1"/>
   <c r="Y12" i="1" s="1"/>
   <c r="AF9" i="1"/>
   <c r="AY9" i="1" s="1"/>
   <c r="AF11" i="1"/>
   <c r="AY11" i="1" s="1"/>
   <c r="AF13" i="1"/>
   <c r="AY13" i="1" s="1"/>
   <c r="AG9" i="1"/>
   <c r="AZ9" i="1" s="1"/>
-  <c r="AZ5" i="1" s="1"/>
   <c r="AG11" i="1"/>
   <c r="AZ11" i="1" s="1"/>
   <c r="AG13" i="1"/>
   <c r="AZ13" i="1" s="1"/>
   <c r="AF10" i="1"/>
   <c r="AY10" i="1" s="1"/>
   <c r="AF12" i="1"/>
   <c r="AY12" i="1" s="1"/>
   <c r="AF14" i="1"/>
   <c r="AY14" i="1" s="1"/>
   <c r="AG10" i="1"/>
   <c r="AZ10" i="1" s="1"/>
   <c r="AG12" i="1"/>
   <c r="AZ12" i="1" s="1"/>
   <c r="AG14" i="1"/>
   <c r="AZ14" i="1" s="1"/>
   <c r="AH12" i="1"/>
   <c r="BA12" i="1" s="1"/>
   <c r="AH10" i="1"/>
   <c r="BA10" i="1" s="1"/>
   <c r="AH9" i="1"/>
   <c r="BA9" i="1" s="1"/>
-  <c r="BA5" i="1" s="1"/>
   <c r="AH11" i="1"/>
   <c r="BA11" i="1" s="1"/>
   <c r="AH13" i="1"/>
   <c r="BA13" i="1" s="1"/>
   <c r="AH14" i="1"/>
   <c r="BA14" i="1" s="1"/>
   <c r="S10" i="1"/>
   <c r="W10" i="1" s="1"/>
   <c r="T11" i="1"/>
   <c r="X11" i="1" s="1"/>
   <c r="S14" i="1"/>
   <c r="W14" i="1" s="1"/>
   <c r="T9" i="1"/>
   <c r="X9" i="1" s="1"/>
   <c r="U10" i="1"/>
   <c r="Y10" i="1" s="1"/>
   <c r="S12" i="1"/>
   <c r="W12" i="1" s="1"/>
   <c r="T13" i="1"/>
   <c r="X13" i="1" s="1"/>
   <c r="U14" i="1"/>
   <c r="Y14" i="1" s="1"/>
   <c r="U9" i="1"/>
   <c r="Y9" i="1" s="1"/>
   <c r="T12" i="1"/>
@@ -430,126 +421,128 @@
   <c r="V10" i="1" s="1"/>
   <c r="R14" i="1"/>
   <c r="V14" i="1" s="1"/>
   <c r="T10" i="1"/>
   <c r="X10" i="1" s="1"/>
   <c r="S13" i="1"/>
   <c r="W13" i="1" s="1"/>
   <c r="S11" i="1"/>
   <c r="W11" i="1" s="1"/>
   <c r="U13" i="1"/>
   <c r="Y13" i="1" s="1"/>
   <c r="R12" i="1"/>
   <c r="V12" i="1" s="1"/>
   <c r="S9" i="1"/>
   <c r="W9" i="1" s="1"/>
   <c r="U11" i="1"/>
   <c r="Y11" i="1" s="1"/>
   <c r="T14" i="1"/>
   <c r="X14" i="1" s="1"/>
   <c r="R9" i="1"/>
   <c r="V9" i="1" s="1"/>
   <c r="R11" i="1"/>
   <c r="V11" i="1" s="1"/>
   <c r="R13" i="1"/>
   <c r="V13" i="1" s="1"/>
-  <c r="C20" i="7" l="1"/>
+  <c r="AZ5" i="1" l="1"/>
+  <c r="BA5" i="1"/>
+  <c r="C20" i="7"/>
   <c r="AY5" i="1"/>
   <c r="Y5" i="1"/>
   <c r="E20" i="7" s="1"/>
   <c r="U5" i="1"/>
   <c r="D20" i="7" s="1"/>
   <c r="X5" i="1"/>
   <c r="E19" i="7" s="1"/>
   <c r="T5" i="1"/>
   <c r="D19" i="7" s="1"/>
   <c r="V5" i="1"/>
   <c r="R5" i="1"/>
   <c r="W5" i="1"/>
   <c r="E18" i="7" s="1"/>
   <c r="S5" i="1"/>
   <c r="D18" i="7" s="1"/>
   <c r="AH5" i="1"/>
   <c r="AG5" i="1"/>
   <c r="AF5" i="1"/>
   <c r="AJ13" i="1"/>
   <c r="BD13" i="1"/>
   <c r="AK13" i="1"/>
   <c r="BE13" i="1"/>
   <c r="AK12" i="1"/>
   <c r="BE12" i="1"/>
   <c r="AI14" i="1"/>
   <c r="BC14" i="1"/>
   <c r="AJ11" i="1"/>
   <c r="BD11" i="1"/>
   <c r="AI13" i="1"/>
   <c r="BC13" i="1"/>
   <c r="AK14" i="1"/>
   <c r="BE14" i="1"/>
   <c r="AJ14" i="1"/>
   <c r="BD14" i="1"/>
   <c r="AJ10" i="1"/>
   <c r="BD10" i="1"/>
   <c r="AI12" i="1"/>
   <c r="BC12" i="1"/>
   <c r="AJ9" i="1"/>
-  <c r="AJ5" i="1" s="1"/>
   <c r="BD9" i="1"/>
-  <c r="BD5" i="1" s="1"/>
   <c r="AI11" i="1"/>
   <c r="BC11" i="1"/>
   <c r="AK11" i="1"/>
   <c r="BE11" i="1"/>
   <c r="AK9" i="1"/>
-  <c r="AK5" i="1" s="1"/>
   <c r="BE9" i="1"/>
-  <c r="BE5" i="1" s="1"/>
   <c r="AK10" i="1"/>
   <c r="BE10" i="1"/>
   <c r="AJ12" i="1"/>
   <c r="BD12" i="1"/>
   <c r="AI10" i="1"/>
   <c r="BC10" i="1"/>
   <c r="AI9" i="1"/>
-  <c r="AI5" i="1" s="1"/>
   <c r="BC9" i="1"/>
-  <c r="BC5" i="1" s="1"/>
   <c r="M20" i="7"/>
   <c r="M19" i="7"/>
   <c r="M18" i="7"/>
-  <c r="BF13" i="1" l="1"/>
+  <c r="BE5" i="1" l="1"/>
+  <c r="AJ5" i="1"/>
+  <c r="BD5" i="1"/>
+  <c r="BC5" i="1"/>
+  <c r="AK5" i="1"/>
+  <c r="AI5" i="1"/>
+  <c r="BF13" i="1"/>
   <c r="BF9" i="1"/>
-  <c r="BF5" i="1" s="1"/>
   <c r="BF10" i="1"/>
   <c r="BF11" i="1"/>
   <c r="BF12" i="1"/>
   <c r="BF14" i="1"/>
   <c r="M6" i="7"/>
   <c r="K19" i="7"/>
   <c r="K18" i="7"/>
   <c r="K20" i="7"/>
-  <c r="H20" i="7" l="1"/>
+  <c r="BF5" i="1" l="1"/>
+  <c r="H20" i="7" s="1"/>
   <c r="G18" i="7" l="1"/>
   <c r="G19" i="7"/>
   <c r="H19" i="7"/>
   <c r="H18" i="7"/>
   <c r="G20" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="597" uniqueCount="337">
   <si>
     <t>height</t>
   </si>
   <si>
     <t>length</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>depth</t>
   </si>
   <si>
     <t>power</t>
   </si>
@@ -1525,51 +1518,51 @@
   <si>
     <t>ExtraTaal1</t>
   </si>
   <si>
     <t>ExtraTaal2</t>
   </si>
   <si>
     <t>ExtraTaal3</t>
   </si>
   <si>
     <t>Taal/Language/Sprache/Språk/Jazyk</t>
   </si>
   <si>
     <t>Statická jednotka</t>
   </si>
   <si>
     <t>Průtok vody</t>
   </si>
   <si>
     <t>"Suchá" teplota vzduchu</t>
   </si>
   <si>
     <t>Elektrický výkon [W]</t>
   </si>
   <si>
-    <t>v2022-09-30</t>
+    <t>v2026-04-23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -2879,308 +2872,280 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="17" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="14" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="8" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="8" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="8" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="8" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="18" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="18" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="18" borderId="44" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="41" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="31" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="14" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="14" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
-[...51 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="22" fillId="15" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment textRotation="90"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment textRotation="90"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment textRotation="90"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
-      <protection hidden="1"/>
-[...38 lines deleted...]
-      <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Procent" xfId="1" builtinId="5"/>
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2006/relationships/vbaProject" Target="vbaProject.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=xl/activeX/_rels/activeX1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>65943</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>447577</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>49379</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Afbeelding 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
             </a:ext>
           </a:extLst>
@@ -3190,224 +3155,419 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4938347" y="190500"/>
           <a:ext cx="894518" cy="562264"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...32 lines deleted...]
-          </xdr:grpSpPr>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>51289</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>14654</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>457775</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>16852</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="7" name="Groep 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="5004289" y="1941635"/>
+          <a:ext cx="919371" cy="581025"/>
+          <a:chOff x="9363004" y="609635"/>
+          <a:chExt cx="1033792" cy="476249"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="8198" name="rbtnOneSI" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s8198"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006200000}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
                 <a:off x="9363127" y="609635"/>
                 <a:ext cx="907189" cy="257175"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a14:hiddenLine>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
           </xdr:sp>
+        </mc:Choice>
+        <mc:Fallback xmlns=""/>
+      </mc:AlternateContent>
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Choice Requires="a14">
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="8199" name="rbtnOneImperial" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s8199"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007200000}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="9363009" y="828707"/>
+                <a:off x="9363004" y="828709"/>
                 <a:ext cx="1033792" cy="257175"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a14:hiddenLine>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
           </xdr:sp>
-        </xdr:grpSp>
-[...43 lines deleted...]
-            <a:ln>
+        </mc:Choice>
+        <mc:Fallback xmlns=""/>
+      </mc:AlternateContent>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>177800</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>266700</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>25400</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="8202" name="CommandButton1" hidden="1">
+          <a:extLst>
+            <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+              <a14:compatExt xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" spid="_x0000_s8202"/>
+            </a:ext>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A200000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:noFill/>
-            </a:ln>
-[...16 lines deleted...]
-  </mc:AlternateContent>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>257175</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="rbtnOneSI">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C7F01AF-C2C7-E98D-DA5A-9BDDED5AAE97}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0">
+          <a:picLocks noChangeArrowheads="1" noChangeShapeType="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="5000625" y="1952625"/>
+          <a:ext cx="733425" cy="285750"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:noFill/>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>342900</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="rbtnOneImperial">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{607ADADB-71FE-75EE-0D57-C63448E85AF4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0">
+          <a:picLocks noChangeArrowheads="1" noChangeShapeType="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="5000625" y="2200275"/>
+          <a:ext cx="819150" cy="333375"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:noFill/>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>133350</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="CommandButton1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA409FE8-2B20-89A0-4C56-4132B64E5B53}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0">
+          <a:picLocks noChangeArrowheads="1" noChangeShapeType="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="266700" y="704850"/>
+          <a:ext cx="1504950" cy="400050"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:noFill/>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>297180</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>91440</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Afbeelding 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000004000000}"/>
             </a:ext>
@@ -3444,91 +3604,91 @@
         <a:xfrm>
           <a:off x="8524875" y="63817500"/>
           <a:ext cx="4564380" cy="1234440"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Thema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3590,51 +3750,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3732,868 +3892,790 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Blad7"/>
   <dimension ref="A1:N24"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="J6" sqref="J6"/>
+    <sheetView tabSelected="1" topLeftCell="A3" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="J4" sqref="J4:K4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2" style="79" customWidth="1"/>
     <col min="2" max="2" width="5" style="79" customWidth="1"/>
     <col min="3" max="5" width="8.28515625" style="79" customWidth="1"/>
-    <col min="6" max="6" width="7.5703125" style="79" customWidth="1"/>
+    <col min="6" max="6" width="7.42578125" style="79" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="79" customWidth="1"/>
-    <col min="8" max="9" width="5.5703125" style="79" customWidth="1"/>
+    <col min="8" max="9" width="5.42578125" style="79" customWidth="1"/>
     <col min="10" max="10" width="7.85546875" style="79" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="79" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" style="79" customWidth="1"/>
     <col min="13" max="13" width="7" style="79" customWidth="1"/>
     <col min="14" max="14" width="2" style="79" customWidth="1"/>
     <col min="15" max="16384" width="8.85546875" style="79" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B2" s="157" t="s">
+      <c r="B2" s="142" t="s">
         <v>237</v>
       </c>
-      <c r="C2" s="158"/>
-[...7 lines deleted...]
-      <c r="K2" s="159"/>
+      <c r="C2" s="143"/>
+      <c r="D2" s="143"/>
+      <c r="E2" s="143"/>
+      <c r="F2" s="143"/>
+      <c r="G2" s="143"/>
+      <c r="H2" s="143"/>
+      <c r="I2" s="143"/>
+      <c r="J2" s="143"/>
+      <c r="K2" s="144"/>
     </row>
     <row r="3" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B3" s="78"/>
     </row>
     <row r="4" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B4" s="131"/>
       <c r="C4" s="132"/>
-      <c r="F4" s="150" t="s">
+      <c r="F4" s="158" t="s">
         <v>331</v>
       </c>
-      <c r="G4" s="151"/>
-[...2 lines deleted...]
-      <c r="J4" s="173" t="s">
+      <c r="G4" s="159"/>
+      <c r="H4" s="159"/>
+      <c r="I4" s="160"/>
+      <c r="J4" s="161" t="s">
         <v>28</v>
       </c>
-      <c r="K4" s="149"/>
+      <c r="K4" s="162"/>
     </row>
     <row r="5" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B5" s="78"/>
-      <c r="F5" s="150" t="str">
+      <c r="F5" s="158" t="str">
         <f>IF(data!$P$38=1,"Type omkasting",IF(data!$P$38=2,"Case type",IF(data!$P$38=3,"Gehäusetyp",IF(data!$P$38=4,"Type de boîtier",IF(data!$P$38=5,"Foringsrør type",IF(data!$P$38=6,"Tipo de carcasa",IF(data!$P$38=7,"Typ av hölje",IF(data!$P$38=8,"Typ krytu"))))))))</f>
         <v>Case type</v>
       </c>
-      <c r="G5" s="151"/>
-[...2 lines deleted...]
-      <c r="J5" s="148" t="s">
+      <c r="G5" s="159"/>
+      <c r="H5" s="159"/>
+      <c r="I5" s="160"/>
+      <c r="J5" s="165" t="s">
         <v>100</v>
       </c>
-      <c r="K5" s="149"/>
+      <c r="K5" s="162"/>
     </row>
     <row r="6" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B6" s="80"/>
-      <c r="F6" s="150" t="str">
+      <c r="F6" s="158" t="str">
         <f>IF(data!$P$38=1,"Uitvoering",IF(data!$P$38=2,"Version",IF(data!$P$38=3,"Ausfürhung",IF(data!$P$38=4,"Version",IF(data!$P$38=5,"Versjon",IF(data!$P$38=6,"Versión",IF(data!$P$38=7,"Prestanda",IF(data!$P$38=8,"Verze"))))))))</f>
         <v>Version</v>
       </c>
-      <c r="G6" s="151"/>
-[...1 lines deleted...]
-      <c r="I6" s="152"/>
+      <c r="G6" s="159"/>
+      <c r="H6" s="159"/>
+      <c r="I6" s="160"/>
       <c r="J6" s="133">
-        <v>53</v>
+        <v>90</v>
       </c>
       <c r="K6" s="136">
         <v>200</v>
       </c>
       <c r="L6" s="133">
         <v>12</v>
       </c>
       <c r="M6" s="134">
         <f>data!E5</f>
         <v>13.2</v>
       </c>
     </row>
     <row r="7" spans="2:13" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="81"/>
       <c r="C7" s="82"/>
       <c r="D7" s="82"/>
       <c r="E7" s="82"/>
       <c r="F7" s="83"/>
       <c r="G7" s="83"/>
       <c r="H7" s="83"/>
       <c r="I7" s="83"/>
-      <c r="J7" s="147" t="str">
+      <c r="J7" s="164" t="str">
         <f>IF(data!$P$38=1,NL!B3,IF(data!$P$38=2,EN!B3,IF(data!$P$38=4,FR!B3,IF(data!$P$38=3,DE!B3,IF(data!$P$38=5,NR!B3,IF(data!$P$38=6,SP!B3,IF(data!$P$38=7,SW!B3,IF(data!$P$38=8,TS!B3,))))))))</f>
         <v>Length</v>
       </c>
-      <c r="K7" s="147" t="str">
+      <c r="K7" s="164" t="str">
         <f>IF(data!$P$38=1,NL!B4,IF(data!$P$38=2,EN!B4,IF(data!$P$38=4,FR!B4,IF(data!$P$38=3,DE!B4,IF(data!$P$38=5,NR!B4,IF(data!$P$38=6,SP!B4,IF(data!$P$38=7,SW!B4,IF(data!$P$38=8,TS!B4,))))))))</f>
         <v>Heigth</v>
       </c>
-      <c r="L7" s="147" t="str">
+      <c r="L7" s="164" t="str">
         <f>IF(data!$P$38=1,NL!B5,IF(data!$P$38=2,EN!B5,IF(data!$P$38=4,FR!B5,IF(data!$P$38=3,DE!B5,IF(data!$P$38=5,NR!B5,IF(data!$P$38=6,SP!B5,IF(data!$P$38=7,SW!B5,IF(data!$P$38=8,TS!B5,))))))))</f>
         <v>Type</v>
       </c>
-      <c r="M7" s="174" t="str">
+      <c r="M7" s="163" t="str">
         <f>IF(data!$P$38=1,NL!B6,IF(data!$P$38=2,EN!B6,IF(data!$P$38=4,FR!B6,IF(data!$P$38=3,DE!B6,IF(data!$P$38=5,NR!B6,IF(data!$P$38=6,SP!B6,IF(data!$P$38=7,SW!B6,IF(data!$P$38=8,TS!B6,))))))))</f>
         <v>Depth</v>
       </c>
     </row>
     <row r="8" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B8" s="84" t="str">
         <f>IF(data!$P$38=1,NL!E5,IF(data!$P$38=2,EN!E5,IF(data!$P$38=4,FR!E5,IF(data!$P$38=3,DE!E5,IF(data!$P$38=5,NR!E5,IF(data!$P$38=6,SP!E5,IF(data!$P$38=7,SW!E5,IF(data!$P$38=8,TS!E5,))))))))</f>
         <v>Temperatures</v>
       </c>
       <c r="C8" s="83"/>
       <c r="D8" s="83"/>
       <c r="E8" s="83"/>
       <c r="F8" s="83"/>
       <c r="G8" s="83"/>
       <c r="H8" s="83"/>
       <c r="I8" s="83"/>
-      <c r="J8" s="147"/>
-[...2 lines deleted...]
-      <c r="M8" s="174"/>
+      <c r="J8" s="164"/>
+      <c r="K8" s="164"/>
+      <c r="L8" s="164"/>
+      <c r="M8" s="163"/>
     </row>
     <row r="9" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B9" s="84" t="str">
         <f>IF(data!$P$38=1,NL!B8,IF(data!$P$38=2,EN!B8,IF(data!$P$38=4,FR!B8,IF(data!$P$38=3,DE!B8,IF(data!$P$38=5,NR!B8,IF(data!$P$38=6,SP!B8,IF(data!$P$38=7,SW!B8,IF(data!$P$38=8,TS!B8,))))))))</f>
         <v>Heating:</v>
       </c>
       <c r="C9" s="83"/>
       <c r="D9" s="83"/>
       <c r="E9" s="83"/>
       <c r="F9" s="83"/>
       <c r="G9" s="85" t="str">
         <f>IF(data!$P$38=1,NL!G8,IF(data!$P$38=2,EN!G8,IF(data!$P$38=4,FR!G8,IF(data!$P$38=3,DE!G8,IF(data!$P$38=5,NR!G8,IF(data!$P$38=6,SP!G8,IF(data!$P$38=7,SW!G8,IF(data!$P$38=8,TS!G8,))))))))</f>
         <v>Cooling:</v>
       </c>
       <c r="H9" s="85"/>
       <c r="I9" s="83"/>
       <c r="J9" s="83"/>
       <c r="K9" s="83"/>
       <c r="L9" s="83"/>
       <c r="M9" s="86"/>
     </row>
     <row r="10" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="168" t="str">
+      <c r="B10" s="153" t="str">
         <f>IF(data!$P$38=1,NL!B9,IF(data!$P$38=2,EN!B9,IF(data!$P$38=4,FR!B9,IF(data!$P$38=3,DE!B9,IF(data!$P$38=5,NR!B9,IF(data!$P$38=6,SP!B9,IF(data!$P$38=7,SW!B9,IF(data!$P$38=8,TS!B9,))))))))</f>
         <v>Supply water</v>
       </c>
-      <c r="C10" s="169">
-[...2 lines deleted...]
-      <c r="D10" s="170">
+      <c r="C10" s="154">
+        <v>0</v>
+      </c>
+      <c r="D10" s="155">
         <v>0</v>
       </c>
       <c r="E10" s="77">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="F10" s="128" t="str">
         <f>IF(data!$R$31=1,"°C",IF(data!$R$31=2,"°F",))</f>
         <v>°C</v>
       </c>
-      <c r="G10" s="168" t="str">
+      <c r="G10" s="153" t="str">
         <f>B10</f>
         <v>Supply water</v>
       </c>
-      <c r="H10" s="169">
-[...2 lines deleted...]
-      <c r="I10" s="170">
+      <c r="H10" s="154">
+        <v>0</v>
+      </c>
+      <c r="I10" s="155">
         <v>0</v>
       </c>
       <c r="J10" s="77">
-        <v>15.999999999999998</v>
+        <v>16</v>
       </c>
       <c r="K10" s="83" t="str">
         <f>F10</f>
         <v>°C</v>
       </c>
-      <c r="L10" s="171" t="str">
+      <c r="L10" s="156" t="str">
         <f>IF(data!$P$38=1,NL!G4,IF(data!$P$38=2,EN!G4,IF(data!$P$38=4,FR!G4,IF(data!$P$38=3,DE!G4,IF(data!$P$38=5,NR!G4,IF(data!$P$38=6,SP!G4,IF(data!$P$38=7,SW!G4,IF(data!$P$38=8,TS!G4,))))))))</f>
         <v>Unit conversion</v>
       </c>
-      <c r="M10" s="172"/>
+      <c r="M10" s="157"/>
     </row>
     <row r="11" spans="2:13" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="168" t="str">
+      <c r="B11" s="153" t="str">
         <f>IF(data!$P$38=1,NL!B10,IF(data!$P$38=2,EN!B10,IF(data!$P$38=4,FR!B10,IF(data!$P$38=3,DE!B10,IF(data!$P$38=5,NR!B10,IF(data!$P$38=6,SP!B10,IF(data!$P$38=7,SW!B10,IF(data!$P$38=8,TS!B10,))))))))</f>
         <v>Return water</v>
       </c>
-      <c r="C11" s="169">
-[...2 lines deleted...]
-      <c r="D11" s="170">
+      <c r="C11" s="154">
+        <v>0</v>
+      </c>
+      <c r="D11" s="155">
         <v>0</v>
       </c>
       <c r="E11" s="77">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="F11" s="128" t="str">
         <f>F10</f>
         <v>°C</v>
       </c>
-      <c r="G11" s="168" t="str">
+      <c r="G11" s="153" t="str">
         <f>B11</f>
         <v>Return water</v>
       </c>
-      <c r="H11" s="169">
-[...2 lines deleted...]
-      <c r="I11" s="170">
+      <c r="H11" s="154">
+        <v>0</v>
+      </c>
+      <c r="I11" s="155">
         <v>0</v>
       </c>
       <c r="J11" s="77">
-        <v>18.000000000000004</v>
+        <v>18</v>
       </c>
       <c r="K11" s="83" t="str">
         <f>F10</f>
         <v>°C</v>
       </c>
-      <c r="L11" s="162"/>
-      <c r="M11" s="163"/>
+      <c r="L11" s="147"/>
+      <c r="M11" s="148"/>
     </row>
     <row r="12" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B12" s="168" t="str">
+      <c r="B12" s="153" t="str">
         <f>IF(data!$P$38=1,NL!B11,IF(data!$P$38=2,EN!B11,IF(data!$P$38=4,FR!B11,IF(data!$P$38=3,DE!B11,IF(data!$P$38=5,NR!B11,IF(data!$P$38=6,SP!B11,IF(data!$P$38=7,SW!B11,IF(data!$P$38=8,TS!B11,))))))))</f>
         <v>Entering air (dry bulb)</v>
       </c>
-      <c r="C12" s="169">
-[...2 lines deleted...]
-      <c r="D12" s="170">
+      <c r="C12" s="154">
+        <v>0</v>
+      </c>
+      <c r="D12" s="155">
         <v>0</v>
       </c>
       <c r="E12" s="77">
         <v>20</v>
       </c>
       <c r="F12" s="128" t="str">
         <f>F10</f>
         <v>°C</v>
       </c>
-      <c r="G12" s="168" t="str">
+      <c r="G12" s="153" t="str">
         <f>B12</f>
         <v>Entering air (dry bulb)</v>
       </c>
-      <c r="H12" s="169">
-[...2 lines deleted...]
-      <c r="I12" s="170">
+      <c r="H12" s="154">
+        <v>0</v>
+      </c>
+      <c r="I12" s="155">
         <v>0</v>
       </c>
       <c r="J12" s="77">
         <v>28.000000000000004</v>
       </c>
       <c r="K12" s="83" t="str">
         <f>F10</f>
         <v>°C</v>
       </c>
-      <c r="L12" s="164"/>
-      <c r="M12" s="165"/>
+      <c r="L12" s="149"/>
+      <c r="M12" s="150"/>
     </row>
     <row r="13" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B13" s="87"/>
       <c r="C13" s="83"/>
       <c r="D13" s="83"/>
       <c r="E13" s="83"/>
       <c r="F13" s="83"/>
-      <c r="G13" s="168" t="str">
+      <c r="G13" s="153" t="str">
         <f>IF(data!$P$38=1,NL!$G$3,IF(data!$P$38=2,EN!$G$3,IF(data!$P$38=4,FR!$G$3,IF(data!$P$38=3,DE!$G$3,IF(data!$P$38=5,NR!$G$3,IF(data!$P$38=6,SP!$G$3,IF(data!$P$38=7,SW!$G$3,IF(data!$P$38=8,TS!$G$3,))))))))</f>
         <v>rel. humid.</v>
       </c>
-      <c r="H13" s="169"/>
-      <c r="I13" s="170"/>
+      <c r="H13" s="154"/>
+      <c r="I13" s="155"/>
       <c r="J13" s="135">
         <v>0.5</v>
       </c>
       <c r="K13" s="83"/>
-      <c r="L13" s="164"/>
-      <c r="M13" s="165"/>
+      <c r="L13" s="149"/>
+      <c r="M13" s="150"/>
     </row>
     <row r="14" spans="2:13" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="88"/>
       <c r="C14" s="89"/>
       <c r="D14" s="89"/>
       <c r="E14" s="89"/>
       <c r="F14" s="90"/>
       <c r="G14" s="90"/>
       <c r="H14" s="90"/>
       <c r="I14" s="90"/>
       <c r="J14" s="90"/>
       <c r="K14" s="90"/>
-      <c r="L14" s="166"/>
-      <c r="M14" s="167"/>
+      <c r="L14" s="151"/>
+      <c r="M14" s="152"/>
     </row>
     <row r="15" spans="2:13" s="122" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B15" s="121"/>
       <c r="C15" s="121"/>
       <c r="D15" s="91"/>
       <c r="E15" s="91"/>
       <c r="F15" s="91"/>
       <c r="G15" s="91"/>
       <c r="H15" s="91"/>
       <c r="I15" s="91"/>
       <c r="J15" s="92"/>
       <c r="K15" s="92"/>
       <c r="L15" s="92"/>
       <c r="M15" s="91"/>
     </row>
     <row r="16" spans="2:13" s="102" customFormat="1" ht="103.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="93" t="str">
         <f>IF(data!$P$38=1,NL!B16,IF(data!$P$38=2,EN!B16,IF(data!$P$38=4,FR!B16,IF(data!$P$38=3,DE!B16,IF(data!$P$38=5,NR!B16,IF(data!$P$38=6,SP!B16,IF(data!$P$38=7,SW!B16,IF(data!$P$38=8,TS!B16,))))))))</f>
         <v>Fan speed</v>
       </c>
       <c r="C16" s="94" t="str">
         <f>IF(data!$P$38=1,NL!B19,IF(data!$P$38=2,EN!B19,IF(data!$P$38=4,FR!B19,IF(data!$P$38=3,DE!B19,IF(data!$P$38=5,NR!B19,IF(data!$P$38=6,SP!B19,IF(data!$P$38=7,SW!B19,IF(data!$P$38=8,TS!B19,))))))))</f>
         <v>Fan voltage [V]</v>
       </c>
       <c r="D16" s="95" t="str">
         <f>IF(data!$P$38=1,NL!C14,IF(data!$P$38=2,EN!C14,IF(data!$P$38=4,FR!C14,IF(data!$P$38=3,DE!C14,IF(data!$P$38=5,NR!C14,IF(data!$P$38=6,SP!C14,IF(data!$P$38=7,SW!C14,IF(data!$P$38=8,TS!C14,))))))))&amp;IF(data!$R$31=1," [W]",IF(data!$R$31=2," [Btu/h]",))</f>
         <v>Heating capacity [W]</v>
       </c>
       <c r="E16" s="96" t="str">
         <f>IF(data!$P$38=1,NL!D14,IF(data!$P$38=2,EN!D14,IF(data!$P$38=4,FR!D14,IF(data!$P$38=3,DE!D14,IF(data!$P$38=5,NR!D14,IF(data!$P$38=6,SP!D14,IF(data!$P$38=7,SW!D14,IF(data!$P$38=8,TS!D14,))))))))&amp;IF(data!$R$31=1," [kg/u]",IF(data!$R$31=2," [GPM]**",))</f>
         <v>Water flow [kg/u]</v>
       </c>
       <c r="F16" s="127"/>
       <c r="G16" s="97" t="str">
         <f>IF(data!$P$38=1,NL!E14,IF(data!$P$38=2,EN!E14,IF(data!$P$38=4,FR!E14,IF(data!$P$38=3,DE!E14,IF(data!$P$38=5,NR!E14,IF(data!$P$38=6,SP!E14,IF(data!$P$38=7,SW!E14,IF(data!$P$38=8,TS!E14,))))))))&amp;IF(data!$R$31=1," [W]",IF(data!$R$31=2," [Btu/h]",))</f>
         <v>Cooling capacity [W]</v>
       </c>
-      <c r="H16" s="160" t="str">
+      <c r="H16" s="145" t="str">
         <f>E16</f>
         <v>Water flow [kg/u]</v>
       </c>
-      <c r="I16" s="161"/>
+      <c r="I16" s="146"/>
       <c r="J16" s="98" t="str">
         <f>IF(data!$P$38=1,NL!I13,IF(data!$P$38=2,EN!I13,IF(data!$P$38=4,FR!I13,IF(data!$P$38=3,DE!I13,IF(data!$P$38=5,NR!I13,IF(data!$P$38=6,SP!I13,IF(data!$P$38=7,SW!I13,IF(data!$P$38=8,TS!I13,))))))))</f>
         <v>Sound pressure level [dB(A)]****</v>
       </c>
       <c r="K16" s="99" t="str">
         <f>IF(data!$P$38=1,NL!J13,IF(data!$P$38=2,EN!J13,IF(data!$P$38=4,FR!J13,IF(data!$P$38=3,DE!J13,IF(data!$P$38=5,NR!J13,IF(data!$P$38=6,SP!J13,IF(data!$P$38=7,SW!J13,IF(data!$P$38=8,TS!J13,))))))))</f>
         <v>Sound power [dB(A)]****</v>
       </c>
       <c r="L16" s="100" t="str">
         <f>IF(data!$P$38=1,NL!H13,IF(data!$P$38=2,EN!H13,IF(data!$P$38=4,FR!H13,IF(data!$P$38=3,DE!H13,IF(data!$P$38=5,NR!H13,IF(data!$P$38=6,SP!H13,IF(data!$P$38=7,SW!H13,IF(data!$P$38=8,TS!H13,))))))))</f>
         <v>Electrical consumption [W]</v>
       </c>
       <c r="M16" s="101" t="str">
         <f>IF(data!$P$38=1,NL!G13,IF(data!$P$38=2,EN!G13,IF(data!$P$38=4,FR!G13,IF(data!$P$38=3,DE!G13,IF(data!$P$38=5,NR!G13,IF(data!$P$38=6,SP!G13,IF(data!$P$38=7,SW!G13,IF(data!$P$38=8,TS!G13,))))))))&amp;" [l]"</f>
         <v>Water volume [l]</v>
       </c>
     </row>
-    <row r="17" spans="2:13" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="143" t="str">
+    <row r="17" spans="2:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="171" t="str">
         <f>CONCATENATE("Vertiga Hybrid, ",J7, " ",J6, "cm, ",K7, " ",K6,"cm, ",L7, " ",L6)</f>
-        <v>Vertiga Hybrid, Length 53cm, Heigth 200cm, Type 12</v>
-[...31 lines deleted...]
-      <c r="M17" s="145">
+        <v>Vertiga Hybrid, Length 90cm, Heigth 200cm, Type 12</v>
+      </c>
+      <c r="C17" s="172">
+        <v>0</v>
+      </c>
+      <c r="D17" s="171">
+        <v>0</v>
+      </c>
+      <c r="E17" s="173">
+        <v>0</v>
+      </c>
+      <c r="F17" s="172">
+        <v>0</v>
+      </c>
+      <c r="G17" s="172">
+        <v>0</v>
+      </c>
+      <c r="H17" s="172">
+        <v>0</v>
+      </c>
+      <c r="I17" s="172">
+        <v>0</v>
+      </c>
+      <c r="J17" s="171">
+        <v>0</v>
+      </c>
+      <c r="K17" s="172">
+        <v>0</v>
+      </c>
+      <c r="L17" s="172">
+        <v>0</v>
+      </c>
+      <c r="M17" s="173">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B18" s="103">
         <v>1</v>
       </c>
       <c r="C18" s="118" t="str">
         <f>data!AR5</f>
         <v>N/A</v>
       </c>
       <c r="D18" s="104">
         <f>ROUND(IF(data!$R$31=1,data!S5,IF(data!$R$31=2,data!S5*3.412141633,)),0)</f>
-        <v>2054</v>
+        <v>2120</v>
       </c>
       <c r="E18" s="130">
         <f>IF(data!$R$31=1,ROUND(data!W5,0),IF(data!$R$31=2,ROUND(data!W5/272.7654,1),))</f>
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="F18" s="146"/>
+        <v>365</v>
+      </c>
+      <c r="F18" s="174"/>
       <c r="G18" s="108">
         <f>IF(data!BF5=1,ROUND(IF(data!$R$31=1,data!AF5,IF(data!$R$31=2,data!AF5*3.412141633,)),0),"")</f>
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="H18" s="155">
+        <v>982</v>
+      </c>
+      <c r="H18" s="168">
         <f>IF(data!BF5=1,IF(data!$R$31=1,ROUND(data!AI5,0),IF(data!$R$31=2,ROUND(data!AI5/272.7654,1),)),"")</f>
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="I18" s="156"/>
+        <v>422</v>
+      </c>
+      <c r="I18" s="169"/>
       <c r="J18" s="105">
         <f>data!G5</f>
         <v>26</v>
       </c>
       <c r="K18" s="106">
         <f>J18+8</f>
         <v>34</v>
       </c>
       <c r="L18" s="107">
         <f>data!AM5</f>
-        <v>9.1999999999999993</v>
+        <v>13</v>
       </c>
       <c r="M18" s="117">
         <f>IF(data!$R$31=1,data!AL$5,IF(data!$R$31=2,data!AL$5/4.54609,))</f>
         <v>2.4</v>
       </c>
     </row>
     <row r="19" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B19" s="103">
         <v>2</v>
       </c>
       <c r="C19" s="118" t="str">
         <f>data!AS5</f>
         <v>N/A</v>
       </c>
       <c r="D19" s="104">
         <f>ROUND(IF(data!$R$31=1,data!T5,IF(data!$R$31=2,data!T5*3.412141633,)),0)</f>
-        <v>2374</v>
+        <v>2705</v>
       </c>
       <c r="E19" s="130">
         <f>IF(data!$R$31=1,ROUND(data!X5,0),IF(data!$R$31=2,ROUND(data!X5/272.7654,1),))</f>
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="F19" s="146"/>
+        <v>465</v>
+      </c>
+      <c r="F19" s="174"/>
       <c r="G19" s="108">
         <f>IF(data!BF5=1,ROUND(IF(data!$R$31=1,data!AG5,IF(data!$R$31=2,data!AG5*3.412141633,)),0),"")</f>
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="H19" s="155">
+        <v>1390</v>
+      </c>
+      <c r="H19" s="168">
         <f>IF(data!BF5=1,IF(data!$R$31=1,ROUND(data!AJ5,0),IF(data!$R$31=2,ROUND(data!AJ5/272.7654,1),)),"")</f>
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="I19" s="156"/>
+        <v>598</v>
+      </c>
+      <c r="I19" s="169"/>
       <c r="J19" s="105">
         <f>data!H5</f>
         <v>30</v>
       </c>
       <c r="K19" s="106">
         <f>J19+8</f>
         <v>38</v>
       </c>
       <c r="L19" s="107">
         <f>data!AN5</f>
-        <v>9.9</v>
+        <v>17</v>
       </c>
       <c r="M19" s="117">
         <f>IF(data!$R$31=1,data!AL$5,IF(data!$R$31=2,data!AL$5/4.54609,))</f>
         <v>2.4</v>
       </c>
     </row>
     <row r="20" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B20" s="109">
         <v>3</v>
       </c>
       <c r="C20" s="119" t="str">
         <f>data!AT5</f>
         <v>N/A</v>
       </c>
       <c r="D20" s="110">
         <f>ROUND(IF(data!$R$31=1,data!U5,IF(data!$R$31=2,data!U5*3.412141633,)),0)</f>
-        <v>2925</v>
+        <v>3219</v>
       </c>
       <c r="E20" s="129">
         <f>IF(data!$R$31=1,ROUND(data!Y5,0),IF(data!$R$31=2,ROUND(data!Y5/272.7654,1),))</f>
-        <v>252</v>
+        <v>554</v>
       </c>
       <c r="F20" s="126"/>
       <c r="G20" s="111">
         <f>IF(data!BF5=1,ROUND(IF(data!$R$31=1,data!AH5,IF(data!$R$31=2,data!AH5*3.412141633,)),0),"")</f>
-        <v>449</v>
-[...1 lines deleted...]
-      <c r="H20" s="153">
+        <v>1703</v>
+      </c>
+      <c r="H20" s="166">
         <f>IF(data!BF5=1,IF(data!$R$31=1,ROUND(data!AK5,0),IF(data!$R$31=2,ROUND(data!AK5/272.7654,1),)),"")</f>
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="I20" s="154"/>
+        <v>732</v>
+      </c>
+      <c r="I20" s="167"/>
       <c r="J20" s="112">
         <f>data!I5</f>
-        <v>38.700000000000003</v>
+        <v>42.9</v>
       </c>
       <c r="K20" s="113">
         <f>J20+8</f>
-        <v>46.7</v>
+        <v>50.9</v>
       </c>
       <c r="L20" s="107">
         <f>data!AO5</f>
-        <v>11.7</v>
+        <v>24</v>
       </c>
       <c r="M20" s="113">
         <f>IF(data!$R$31=1,data!AL$5,IF(data!$R$31=2,data!AL$5/4.54609,))</f>
         <v>2.4</v>
       </c>
     </row>
     <row r="21" spans="2:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="114" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="115" t="str">
         <f>IF(data!$P$38=1,NL!B20,IF(data!$P$38=2,EN!B20,IF(data!$P$38=4,FR!B20,IF(data!$P$38=3,DE!B20,IF(data!$P$38=5,NR!B20,IF(data!$P$38=6,SP!B20,IF(data!$P$38=7,SW!B20,IF(data!$P$38=8,TS!B20,))))))))</f>
         <v>Cooling power is calcullated according EN16430 with fans blowing up for all heights.</v>
       </c>
       <c r="L21" s="116"/>
       <c r="M21" s="114" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="22" spans="2:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="114" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="115" t="str">
         <f>IF(data!$P$38=1,NL!B21,IF(data!$P$38=2,EN!B21,IF(data!$P$38=4,FR!B21,IF(data!$P$38=3,DE!B21,IF(data!$P$38=5,NR!B21,IF(data!$P$38=6,SP!B21,IF(data!$P$38=7,SW!B21,IF(data!$P$38=8,TS!B21,))))))))</f>
         <v>When the water volume is given in gallons, the units are specifically imperial gallons.</v>
       </c>
     </row>
     <row r="23" spans="2:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="114" t="s">
         <v>59</v>
       </c>
-      <c r="C23" s="142" t="str">
+      <c r="C23" s="170" t="str">
         <f>IF(data!$P$38=1,NL!B22,IF(data!$P$38=2,EN!B22,IF(data!$P$38=4,FR!B22,IF(data!$P$38=3,DE!B22,IF(data!$P$38=5,NR!B22,IF(data!$P$38=6,SP!B22,IF(data!$P$38=7,SW!B22,IF(data!$P$38=8,TS!B22,))))))))</f>
         <v>Soundpower according to ISO 3741:2010, sound pressure level with assumed room damping of 8 dB(A).</v>
       </c>
-      <c r="D23" s="142">
+      <c r="D23" s="170">
         <f>IF(data!$P$38=1,NL!C22,IF(data!$P$38=2,EN!C22,IF(data!$P$38=4,FR!C22,IF(data!$P$38=3,DE!C22,IF(data!$P$38=5,NR!C22,IF(data!$P$38=6,SP!C22,))))))</f>
         <v>0</v>
       </c>
-      <c r="E23" s="142">
+      <c r="E23" s="170">
         <f>IF(data!$P$38=1,NL!D22,IF(data!$P$38=2,EN!D22,IF(data!$P$38=4,FR!D22,IF(data!$P$38=3,DE!D22,IF(data!$P$38=5,NR!D22,IF(data!$P$38=6,SP!D22,))))))</f>
         <v>0</v>
       </c>
-      <c r="F23" s="142">
+      <c r="F23" s="170">
         <f>IF(data!$P$38=1,NL!E22,IF(data!$P$38=2,EN!E22,IF(data!$P$38=4,FR!E22,IF(data!$P$38=3,DE!E22,IF(data!$P$38=5,NR!E22,IF(data!$P$38=6,SP!E22,))))))</f>
         <v>0</v>
       </c>
-      <c r="G23" s="142">
+      <c r="G23" s="170">
         <f>IF(data!$P$38=1,NL!F22,IF(data!$P$38=2,EN!F22,IF(data!$P$38=4,FR!F22,IF(data!$P$38=3,DE!F22,IF(data!$P$38=5,NR!F22,IF(data!$P$38=6,SP!F22,))))))</f>
         <v>0</v>
       </c>
-      <c r="H23" s="142">
+      <c r="H23" s="170">
         <f>IF(data!$P$38=1,NL!G22,IF(data!$P$38=2,EN!G22,IF(data!$P$38=4,FR!G22,IF(data!$P$38=3,DE!G22,IF(data!$P$38=5,NR!G22,IF(data!$P$38=6,SP!G22,))))))</f>
         <v>0</v>
       </c>
-      <c r="I23" s="142">
+      <c r="I23" s="170">
         <f>IF(data!$P$38=1,NL!H22,IF(data!$P$38=2,EN!H22,IF(data!$P$38=4,FR!H22,IF(data!$P$38=3,DE!H22,IF(data!$P$38=5,NR!H22,IF(data!$P$38=6,SP!H22,))))))</f>
         <v>0</v>
       </c>
-      <c r="J23" s="142">
+      <c r="J23" s="170">
         <f>IF(data!$P$38=1,NL!I22,IF(data!$P$38=2,EN!I22,IF(data!$P$38=4,FR!I22,IF(data!$P$38=3,DE!I22,IF(data!$P$38=5,NR!I22,IF(data!$P$38=6,SP!I22,))))))</f>
         <v>0</v>
       </c>
-      <c r="K23" s="142">
+      <c r="K23" s="170">
         <f>IF(data!$P$38=1,NL!J22,IF(data!$P$38=2,EN!J22,IF(data!$P$38=4,FR!J22,IF(data!$P$38=3,DE!J22,IF(data!$P$38=5,NR!J22,IF(data!$P$38=6,SP!J22,))))))</f>
         <v>0</v>
       </c>
-      <c r="L23" s="142">
+      <c r="L23" s="170">
         <f>IF(data!$P$38=1,NL!K22,IF(data!$P$38=2,EN!K22,IF(data!$P$38=4,FR!K22,IF(data!$P$38=3,DE!K22,IF(data!$P$38=5,NR!K22,IF(data!$P$38=6,SP!K22,))))))</f>
         <v>0</v>
       </c>
-      <c r="M23" s="142">
+      <c r="M23" s="170">
         <f>IF(data!$P$38=1,NL!L22,IF(data!$P$38=2,EN!L22,IF(data!$P$38=4,FR!L22,IF(data!$P$38=3,DE!L22,IF(data!$P$38=5,NR!L22,IF(data!$P$38=6,SP!L22,))))))</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C24" s="142">
+      <c r="C24" s="170">
         <f>IF(data!$P$38=1,NL!B23,IF(data!$P$38=2,EN!B23,IF(data!$P$38=4,FR!B23,IF(data!$P$38=3,DE!B23,IF(data!$P$38=5,NR!B23,IF(data!$P$38=6,SP!B23,))))))</f>
         <v>0</v>
       </c>
-      <c r="D24" s="142">
+      <c r="D24" s="170">
         <f>IF(data!$P$38=1,NL!C23,IF(data!$P$38=2,EN!C23,IF(data!$P$38=4,FR!C23,IF(data!$P$38=3,DE!C23,IF(data!$P$38=5,NR!C23,IF(data!$P$38=6,SP!C23,))))))</f>
         <v>0</v>
       </c>
-      <c r="E24" s="142">
+      <c r="E24" s="170">
         <f>IF(data!$P$38=1,NL!D23,IF(data!$P$38=2,EN!D23,IF(data!$P$38=4,FR!D23,IF(data!$P$38=3,DE!D23,IF(data!$P$38=5,NR!D23,IF(data!$P$38=6,SP!D23,))))))</f>
         <v>0</v>
       </c>
-      <c r="F24" s="142">
+      <c r="F24" s="170">
         <f>IF(data!$P$38=1,NL!E23,IF(data!$P$38=2,EN!E23,IF(data!$P$38=4,FR!E23,IF(data!$P$38=3,DE!E23,IF(data!$P$38=5,NR!E23,IF(data!$P$38=6,SP!E23,))))))</f>
         <v>0</v>
       </c>
-      <c r="G24" s="142">
+      <c r="G24" s="170">
         <f>IF(data!$P$38=1,NL!F23,IF(data!$P$38=2,EN!F23,IF(data!$P$38=4,FR!F23,IF(data!$P$38=3,DE!F23,IF(data!$P$38=5,NR!F23,IF(data!$P$38=6,SP!F23,))))))</f>
         <v>0</v>
       </c>
-      <c r="H24" s="142">
+      <c r="H24" s="170">
         <f>IF(data!$P$38=1,NL!G23,IF(data!$P$38=2,EN!G23,IF(data!$P$38=4,FR!G23,IF(data!$P$38=3,DE!G23,IF(data!$P$38=5,NR!G23,IF(data!$P$38=6,SP!G23,))))))</f>
         <v>0</v>
       </c>
-      <c r="I24" s="142">
+      <c r="I24" s="170">
         <f>IF(data!$P$38=1,NL!H23,IF(data!$P$38=2,EN!H23,IF(data!$P$38=4,FR!H23,IF(data!$P$38=3,DE!H23,IF(data!$P$38=5,NR!H23,IF(data!$P$38=6,SP!H23,))))))</f>
         <v>0</v>
       </c>
-      <c r="J24" s="142">
+      <c r="J24" s="170">
         <f>IF(data!$P$38=1,NL!I23,IF(data!$P$38=2,EN!I23,IF(data!$P$38=4,FR!I23,IF(data!$P$38=3,DE!I23,IF(data!$P$38=5,NR!I23,IF(data!$P$38=6,SP!I23,))))))</f>
         <v>0</v>
       </c>
-      <c r="K24" s="142">
+      <c r="K24" s="170">
         <f>IF(data!$P$38=1,NL!J23,IF(data!$P$38=2,EN!J23,IF(data!$P$38=4,FR!J23,IF(data!$P$38=3,DE!J23,IF(data!$P$38=5,NR!J23,IF(data!$P$38=6,SP!J23,))))))</f>
         <v>0</v>
       </c>
-      <c r="L24" s="142">
+      <c r="L24" s="170">
         <f>IF(data!$P$38=1,NL!K23,IF(data!$P$38=2,EN!K23,IF(data!$P$38=4,FR!K23,IF(data!$P$38=3,DE!K23,IF(data!$P$38=5,NR!K23,IF(data!$P$38=6,SP!K23,))))))</f>
         <v>0</v>
       </c>
-      <c r="M24" s="142">
+      <c r="M24" s="170">
         <f>IF(data!$P$38=1,NL!L23,IF(data!$P$38=2,EN!L23,IF(data!$P$38=4,FR!L23,IF(data!$P$38=3,DE!L23,IF(data!$P$38=5,NR!L23,IF(data!$P$38=6,SP!L23,))))))</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="JbOlK5fQTUecq3suNWAE63Em/wEOM72dCRpL8l7u0MHgcgQnCdMO91bPKIyNdl/gOvoxqaA6fegIBib8i1wcaA==" saltValue="1tzEb4zWr2H/yjSzPcKpKQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="xiKSD2lzwPgxHooEMWn7BjRiLnV0WTDXHCJCPfdU+mCgfv37VvbOxrCEEXf+nTTustD8hpoidFIFHEuLabz8/Q==" saltValue="pBaqDgUG81OXQTYjKbuRYA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="26">
+    <mergeCell ref="C23:M24"/>
+    <mergeCell ref="B17:M17"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="F5:I5"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="H18:I18"/>
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="H16:I16"/>
     <mergeCell ref="L11:M14"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="G12:I12"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="G10:I10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="G11:I11"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="G13:I13"/>
     <mergeCell ref="F6:I6"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="M7:M8"/>
     <mergeCell ref="L7:L8"/>
-    <mergeCell ref="J5:K5"/>
-[...8 lines deleted...]
-    <mergeCell ref="J7:J8"/>
   </mergeCells>
   <dataValidations count="4">
     <dataValidation type="whole" errorStyle="information" allowBlank="1" error="Eingabe außerhalb des gültigen Bereichs." prompt="20°C bis 35°C" sqref="J12:J13" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>20</formula1>
       <formula2>35</formula2>
     </dataValidation>
     <dataValidation type="whole" errorStyle="information" allowBlank="1" error="Eingabe außerhalb des gültigen Bereichs." prompt="Eingabe zwischen Vorlauftemp. und Raumtemp." sqref="J11" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>J10</formula1>
       <formula2>J12</formula2>
     </dataValidation>
     <dataValidation type="whole" errorStyle="information" allowBlank="1" prompt="Eingabe zwischen 5°C bis 20°C" sqref="J10" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>5</formula1>
       <formula2>20</formula2>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" sqref="E10:E12" xr:uid="{00000000-0002-0000-0000-000003000000}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <legacyDrawing r:id="rId3"/>
-[...76 lines deleted...]
-  </controls>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000004000000}">
           <x14:formula1>
             <xm:f>data!$L$20:$L$22</xm:f>
           </x14:formula1>
           <xm:sqref>J6</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000005000000}">
           <x14:formula1>
             <xm:f>data!$N$20:$N$21</xm:f>
           </x14:formula1>
           <xm:sqref>L6</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000006000000}">
           <x14:formula1>
             <xm:f>data!$K$20</xm:f>
           </x14:formula1>
           <xm:sqref>J5:K5</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000007000000}">
           <x14:formula1>
             <xm:f>data!$P$25:$P$32</xm:f>
           </x14:formula1>
@@ -4603,51 +4685,51 @@
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr codeName="Blad10"/>
   <dimension ref="A1:J37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C3" sqref="C3:C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="25.85546875" style="10" customWidth="1"/>
     <col min="3" max="9" width="9.7109375" customWidth="1"/>
     <col min="10" max="10" width="4.7109375" customWidth="1"/>
     <col min="11" max="16384" width="8.85546875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="31.5" x14ac:dyDescent="0.5">
       <c r="A1" s="42"/>
-      <c r="B1" s="183" t="s">
+      <c r="B1" s="179" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="190"/>
       <c r="D1" s="190"/>
       <c r="E1" s="190"/>
       <c r="F1" s="190"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="42"/>
       <c r="B2" s="43"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
     </row>
     <row r="3" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A3" s="42"/>
@@ -4758,198 +4840,198 @@
       <c r="J7" s="42"/>
     </row>
     <row r="8" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A8" s="42"/>
       <c r="B8" s="51" t="s">
         <v>313</v>
       </c>
       <c r="C8" s="52"/>
       <c r="D8" s="53"/>
       <c r="E8" s="54"/>
       <c r="F8" s="55"/>
       <c r="G8" s="56" t="s">
         <v>314</v>
       </c>
       <c r="H8" s="55"/>
       <c r="I8" s="57"/>
       <c r="J8" s="42"/>
     </row>
     <row r="9" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="42"/>
       <c r="B9" s="58" t="s">
         <v>315</v>
       </c>
       <c r="C9" s="12"/>
       <c r="D9" s="59"/>
-      <c r="E9" s="184" t="str">
+      <c r="E9" s="180" t="str">
         <f>B9</f>
         <v>Voda na přívodu</v>
       </c>
-      <c r="F9" s="185"/>
-      <c r="G9" s="185"/>
+      <c r="F9" s="181"/>
+      <c r="G9" s="181"/>
       <c r="H9" s="12"/>
       <c r="I9" s="60"/>
       <c r="J9" s="42"/>
     </row>
     <row r="10" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="42"/>
       <c r="B10" s="58" t="s">
         <v>316</v>
       </c>
       <c r="C10" s="12"/>
       <c r="D10" s="59"/>
-      <c r="E10" s="184" t="str">
+      <c r="E10" s="180" t="str">
         <f>B10</f>
         <v>Voda na zpátečce</v>
       </c>
-      <c r="F10" s="185"/>
-      <c r="G10" s="185"/>
+      <c r="F10" s="181"/>
+      <c r="G10" s="181"/>
       <c r="H10" s="12"/>
       <c r="I10" s="60"/>
       <c r="J10" s="42"/>
     </row>
     <row r="11" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="42"/>
       <c r="B11" s="61" t="s">
         <v>334</v>
       </c>
       <c r="C11" s="12"/>
       <c r="D11" s="59"/>
-      <c r="E11" s="184" t="str">
+      <c r="E11" s="180" t="str">
         <f>B11</f>
         <v>"Suchá" teplota vzduchu</v>
       </c>
-      <c r="F11" s="185"/>
+      <c r="F11" s="181"/>
       <c r="G11" s="191"/>
       <c r="H11" s="141"/>
       <c r="I11" s="62"/>
       <c r="J11" s="42"/>
     </row>
     <row r="12" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="42"/>
       <c r="B12" s="43"/>
       <c r="C12" s="63"/>
       <c r="D12" s="64"/>
       <c r="E12" s="65"/>
       <c r="F12" s="60"/>
       <c r="G12" s="42"/>
       <c r="H12" s="42"/>
       <c r="I12" s="42"/>
       <c r="J12" s="42"/>
     </row>
     <row r="13" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="43"/>
-      <c r="C13" s="186" t="str">
+      <c r="C13" s="182" t="str">
         <f>CONCATENATE(B8," ",C9,"/",C10,"/",C11)</f>
         <v>Topení: //</v>
       </c>
       <c r="D13" s="192"/>
-      <c r="E13" s="188" t="str">
+      <c r="E13" s="184" t="str">
         <f>CONCATENATE(G8," ",H9,"/",H10,"/",H11)</f>
         <v>Chlazení: //</v>
       </c>
-      <c r="F13" s="189"/>
-      <c r="G13" s="176" t="s">
+      <c r="F13" s="185"/>
+      <c r="G13" s="186" t="s">
         <v>317</v>
       </c>
-      <c r="H13" s="176" t="s">
+      <c r="H13" s="186" t="s">
         <v>335</v>
       </c>
-      <c r="I13" s="176" t="s">
+      <c r="I13" s="186" t="s">
         <v>318</v>
       </c>
-      <c r="J13" s="176" t="s">
+      <c r="J13" s="186" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1" ht="144.94999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="66"/>
       <c r="B14" s="66"/>
       <c r="C14" s="67" t="s">
         <v>320</v>
       </c>
       <c r="D14" s="68" t="s">
         <v>333</v>
       </c>
       <c r="E14" s="69" t="s">
         <v>321</v>
       </c>
       <c r="F14" s="70" t="s">
         <v>333</v>
       </c>
-      <c r="G14" s="177"/>
-[...2 lines deleted...]
-      <c r="J14" s="177"/>
+      <c r="G14" s="187"/>
+      <c r="H14" s="187"/>
+      <c r="I14" s="187"/>
+      <c r="J14" s="187"/>
     </row>
     <row r="15" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="178" t="s">
+      <c r="A15" s="188" t="s">
         <v>42</v>
       </c>
-      <c r="B15" s="179"/>
+      <c r="B15" s="189"/>
       <c r="C15" s="18"/>
       <c r="D15" s="19"/>
       <c r="E15" s="20"/>
       <c r="F15" s="21"/>
       <c r="G15" s="22"/>
       <c r="H15" s="23"/>
       <c r="I15" s="24"/>
       <c r="J15" s="42"/>
     </row>
     <row r="16" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="180" t="s">
+      <c r="A16" s="176" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="71" t="s">
         <v>322</v>
       </c>
       <c r="C16" s="25"/>
       <c r="D16" s="26"/>
       <c r="E16" s="27"/>
       <c r="F16" s="28"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="31"/>
       <c r="J16" s="42"/>
     </row>
     <row r="17" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="181"/>
+      <c r="A17" s="177"/>
       <c r="B17" s="72" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="137"/>
       <c r="D17" s="138"/>
       <c r="E17" s="139"/>
       <c r="F17" s="140"/>
       <c r="G17" s="32"/>
       <c r="H17" s="33"/>
       <c r="I17" s="34"/>
       <c r="J17" s="42"/>
     </row>
     <row r="18" spans="1:10" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="182"/>
+      <c r="A18" s="178"/>
       <c r="B18" s="73" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="35"/>
       <c r="D18" s="36"/>
       <c r="E18" s="37"/>
       <c r="F18" s="38"/>
       <c r="G18" s="39"/>
       <c r="H18" s="40"/>
       <c r="I18" s="41"/>
       <c r="J18" s="42"/>
     </row>
     <row r="19" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="42"/>
       <c r="B19" s="43" t="s">
         <v>323</v>
       </c>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="74"/>
       <c r="J19" s="42"/>
@@ -4995,109 +5077,109 @@
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="42"/>
       <c r="I22" s="42"/>
       <c r="J22" s="42"/>
     </row>
     <row r="23" spans="1:10" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="24" spans="1:10" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:10" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="1:10" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:10" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="1:10" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="1:10" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="1:10" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="1:10" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:10" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="33" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="34" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="35" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="36" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="37" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:A18"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="E9:G9"/>
     <mergeCell ref="E10:G10"/>
     <mergeCell ref="E11:G11"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:G14"/>
-    <mergeCell ref="H13:H14"/>
-[...3 lines deleted...]
-    <mergeCell ref="A16:A18"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation type="decimal" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="room air temperature must be lower than water temperature" sqref="C11" xr:uid="{00000000-0002-0000-0900-000000000000}">
       <formula1>C10</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="return must be lower than inlet" sqref="C10" xr:uid="{00000000-0002-0000-0900-000001000000}">
       <formula1>C9</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="water temperature max 95°C" sqref="C9" xr:uid="{00000000-0002-0000-0900-000002000000}">
       <formula1>95</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="room temperature must be higher than watertemperature" sqref="H11" xr:uid="{00000000-0002-0000-0900-000003000000}">
       <formula1>H10</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="return must be higher than inlet" sqref="H10" xr:uid="{00000000-0002-0000-0900-000004000000}">
       <formula1>H9</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="value must be higher than 15" sqref="H9" xr:uid="{00000000-0002-0000-0900-000005000000}">
       <formula1>14.9</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr codeName="Blad11"/>
   <dimension ref="A1:J37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F5" sqref="F5:I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="25.85546875" style="10" customWidth="1"/>
     <col min="3" max="9" width="9.7109375" customWidth="1"/>
     <col min="10" max="10" width="4.7109375" customWidth="1"/>
     <col min="11" max="16384" width="8.85546875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="31.5" x14ac:dyDescent="0.5">
       <c r="A1" s="42"/>
-      <c r="B1" s="183" t="s">
+      <c r="B1" s="179" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="190"/>
       <c r="D1" s="190"/>
       <c r="E1" s="190"/>
       <c r="F1" s="190"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="42"/>
       <c r="B2" s="43"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="42"/>
@@ -5208,208 +5290,208 @@
       <c r="J7" s="42"/>
     </row>
     <row r="8" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A8" s="42"/>
       <c r="B8" s="51" t="s">
         <v>206</v>
       </c>
       <c r="C8" s="52"/>
       <c r="D8" s="53"/>
       <c r="E8" s="54"/>
       <c r="F8" s="55"/>
       <c r="G8" s="56" t="s">
         <v>207</v>
       </c>
       <c r="H8" s="55"/>
       <c r="I8" s="57"/>
       <c r="J8" s="42"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="42"/>
       <c r="B9" s="58" t="s">
         <v>208</v>
       </c>
       <c r="C9" s="12"/>
       <c r="D9" s="59"/>
-      <c r="E9" s="184" t="str">
+      <c r="E9" s="180" t="str">
         <f>B9</f>
         <v>Supply water</v>
       </c>
-      <c r="F9" s="185"/>
-      <c r="G9" s="185"/>
+      <c r="F9" s="181"/>
+      <c r="G9" s="181"/>
       <c r="H9" s="12"/>
       <c r="I9" s="60">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J9" s="42"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="42"/>
       <c r="B10" s="58" t="s">
         <v>209</v>
       </c>
       <c r="C10" s="12"/>
       <c r="D10" s="59"/>
-      <c r="E10" s="184" t="str">
+      <c r="E10" s="180" t="str">
         <f>B10</f>
         <v>Return water</v>
       </c>
-      <c r="F10" s="185"/>
-      <c r="G10" s="185"/>
+      <c r="F10" s="181"/>
+      <c r="G10" s="181"/>
       <c r="H10" s="12"/>
       <c r="I10" s="60">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J10" s="42"/>
     </row>
     <row r="11" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="42"/>
       <c r="B11" s="61" t="s">
         <v>210</v>
       </c>
       <c r="C11" s="12"/>
       <c r="D11" s="59"/>
-      <c r="E11" s="184" t="str">
+      <c r="E11" s="180" t="str">
         <f>B11</f>
         <v>Entering air (dry bulb)</v>
       </c>
-      <c r="F11" s="185"/>
+      <c r="F11" s="181"/>
       <c r="G11" s="191"/>
       <c r="H11" s="141"/>
       <c r="I11" s="62">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J11" s="42"/>
     </row>
     <row r="12" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="42"/>
       <c r="B12" s="43"/>
       <c r="C12" s="63"/>
       <c r="D12" s="64"/>
       <c r="E12" s="65"/>
       <c r="F12" s="60"/>
       <c r="G12" s="42"/>
       <c r="H12" s="42"/>
       <c r="I12" s="42"/>
       <c r="J12" s="42"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="43"/>
-      <c r="C13" s="186" t="str">
+      <c r="C13" s="182" t="str">
         <f>CONCATENATE(B8," ",C9,"/",C10,"/",C11)</f>
         <v>Heating: //</v>
       </c>
       <c r="D13" s="192"/>
-      <c r="E13" s="188" t="str">
+      <c r="E13" s="184" t="str">
         <f>CONCATENATE(G8," ",H9,"/",H10,"/",H11)</f>
         <v>Cooling: //</v>
       </c>
-      <c r="F13" s="189"/>
-      <c r="G13" s="176" t="s">
+      <c r="F13" s="185"/>
+      <c r="G13" s="186" t="s">
         <v>211</v>
       </c>
-      <c r="H13" s="176" t="s">
+      <c r="H13" s="186" t="s">
         <v>55</v>
       </c>
-      <c r="I13" s="176" t="s">
+      <c r="I13" s="186" t="s">
         <v>212</v>
       </c>
-      <c r="J13" s="176" t="s">
+      <c r="J13" s="186" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1" ht="144.94999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="66"/>
       <c r="B14" s="66"/>
       <c r="C14" s="67" t="s">
         <v>214</v>
       </c>
       <c r="D14" s="68" t="s">
         <v>215</v>
       </c>
       <c r="E14" s="69" t="s">
         <v>216</v>
       </c>
       <c r="F14" s="70" t="str">
         <f>D14</f>
         <v>Water flow</v>
       </c>
-      <c r="G14" s="177"/>
-[...2 lines deleted...]
-      <c r="J14" s="177"/>
+      <c r="G14" s="187"/>
+      <c r="H14" s="187"/>
+      <c r="I14" s="187"/>
+      <c r="J14" s="187"/>
     </row>
     <row r="15" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="178" t="s">
+      <c r="A15" s="188" t="s">
         <v>42</v>
       </c>
-      <c r="B15" s="179"/>
+      <c r="B15" s="189"/>
       <c r="C15" s="18"/>
       <c r="D15" s="19"/>
       <c r="E15" s="20"/>
       <c r="F15" s="21"/>
       <c r="G15" s="22"/>
       <c r="H15" s="23"/>
       <c r="I15" s="24"/>
       <c r="J15" s="42"/>
     </row>
     <row r="16" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="180" t="s">
+      <c r="A16" s="176" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="71" t="s">
         <v>217</v>
       </c>
       <c r="C16" s="25"/>
       <c r="D16" s="26"/>
       <c r="E16" s="27"/>
       <c r="F16" s="28"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="31"/>
       <c r="J16" s="42"/>
     </row>
     <row r="17" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="181"/>
+      <c r="A17" s="177"/>
       <c r="B17" s="72" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="137"/>
       <c r="D17" s="138"/>
       <c r="E17" s="139"/>
       <c r="F17" s="140"/>
       <c r="G17" s="32"/>
       <c r="H17" s="33"/>
       <c r="I17" s="34"/>
       <c r="J17" s="42"/>
     </row>
     <row r="18" spans="1:10" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="182"/>
+      <c r="A18" s="178"/>
       <c r="B18" s="73" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="35"/>
       <c r="D18" s="36"/>
       <c r="E18" s="37"/>
       <c r="F18" s="38"/>
       <c r="G18" s="39"/>
       <c r="H18" s="40"/>
       <c r="I18" s="41"/>
       <c r="J18" s="42"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" s="42"/>
       <c r="B19" s="43" t="s">
         <v>73</v>
       </c>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="74"/>
       <c r="J19" s="42"/>
@@ -5457,108 +5539,108 @@
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="42"/>
       <c r="I22" s="42"/>
       <c r="J22" s="42"/>
     </row>
     <row r="23" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="24" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="33" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="35" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="36" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="37" hidden="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:A18"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="E9:G9"/>
     <mergeCell ref="E10:G10"/>
     <mergeCell ref="E11:G11"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:G14"/>
-    <mergeCell ref="H13:H14"/>
-[...3 lines deleted...]
-    <mergeCell ref="A16:A18"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation type="decimal" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="room air temperature must be lower than water temperature" sqref="C11" xr:uid="{00000000-0002-0000-0A00-000000000000}">
       <formula1>C10</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="return must be lower than inlet" sqref="C10" xr:uid="{00000000-0002-0000-0A00-000001000000}">
       <formula1>C9</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="water temperature max 95°C" sqref="C9" xr:uid="{00000000-0002-0000-0A00-000002000000}">
       <formula1>95</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="room temperature must be higher than watertemperature" sqref="H11" xr:uid="{00000000-0002-0000-0A00-000003000000}">
       <formula1>H10</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="return must be higher than inlet" sqref="H10" xr:uid="{00000000-0002-0000-0A00-000004000000}">
       <formula1>H9</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="value must be higher than 15" sqref="H9" xr:uid="{00000000-0002-0000-0A00-000005000000}">
       <formula1>14.9</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr codeName="Blad12"/>
   <dimension ref="A1:J37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F5" sqref="F5:I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="25.85546875" style="10" customWidth="1"/>
     <col min="3" max="9" width="9.7109375" customWidth="1"/>
     <col min="10" max="10" width="4.7109375" customWidth="1"/>
     <col min="11" max="16384" width="8.85546875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="31.5" x14ac:dyDescent="0.5">
       <c r="A1" s="42"/>
-      <c r="B1" s="183" t="s">
+      <c r="B1" s="179" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="190"/>
       <c r="D1" s="190"/>
       <c r="E1" s="190"/>
       <c r="F1" s="190"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="42"/>
       <c r="B2" s="43"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="42"/>
@@ -5669,208 +5751,208 @@
       <c r="J7" s="42"/>
     </row>
     <row r="8" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A8" s="42"/>
       <c r="B8" s="51" t="s">
         <v>206</v>
       </c>
       <c r="C8" s="52"/>
       <c r="D8" s="53"/>
       <c r="E8" s="54"/>
       <c r="F8" s="55"/>
       <c r="G8" s="56" t="s">
         <v>207</v>
       </c>
       <c r="H8" s="55"/>
       <c r="I8" s="57"/>
       <c r="J8" s="42"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="42"/>
       <c r="B9" s="58" t="s">
         <v>208</v>
       </c>
       <c r="C9" s="12"/>
       <c r="D9" s="59"/>
-      <c r="E9" s="184" t="str">
+      <c r="E9" s="180" t="str">
         <f>B9</f>
         <v>Supply water</v>
       </c>
-      <c r="F9" s="185"/>
-      <c r="G9" s="185"/>
+      <c r="F9" s="181"/>
+      <c r="G9" s="181"/>
       <c r="H9" s="12"/>
       <c r="I9" s="60">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J9" s="42"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="42"/>
       <c r="B10" s="58" t="s">
         <v>209</v>
       </c>
       <c r="C10" s="12"/>
       <c r="D10" s="59"/>
-      <c r="E10" s="184" t="str">
+      <c r="E10" s="180" t="str">
         <f>B10</f>
         <v>Return water</v>
       </c>
-      <c r="F10" s="185"/>
-      <c r="G10" s="185"/>
+      <c r="F10" s="181"/>
+      <c r="G10" s="181"/>
       <c r="H10" s="12"/>
       <c r="I10" s="60">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J10" s="42"/>
     </row>
     <row r="11" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="42"/>
       <c r="B11" s="61" t="s">
         <v>210</v>
       </c>
       <c r="C11" s="12"/>
       <c r="D11" s="59"/>
-      <c r="E11" s="184" t="str">
+      <c r="E11" s="180" t="str">
         <f>B11</f>
         <v>Entering air (dry bulb)</v>
       </c>
-      <c r="F11" s="185"/>
+      <c r="F11" s="181"/>
       <c r="G11" s="191"/>
       <c r="H11" s="141"/>
       <c r="I11" s="62">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J11" s="42"/>
     </row>
     <row r="12" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="42"/>
       <c r="B12" s="43"/>
       <c r="C12" s="63"/>
       <c r="D12" s="64"/>
       <c r="E12" s="65"/>
       <c r="F12" s="60"/>
       <c r="G12" s="42"/>
       <c r="H12" s="42"/>
       <c r="I12" s="42"/>
       <c r="J12" s="42"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="43"/>
-      <c r="C13" s="186" t="str">
+      <c r="C13" s="182" t="str">
         <f>CONCATENATE(B8," ",C9,"/",C10,"/",C11)</f>
         <v>Heating: //</v>
       </c>
       <c r="D13" s="192"/>
-      <c r="E13" s="188" t="str">
+      <c r="E13" s="184" t="str">
         <f>CONCATENATE(G8," ",H9,"/",H10,"/",H11)</f>
         <v>Cooling: //</v>
       </c>
-      <c r="F13" s="189"/>
-      <c r="G13" s="176" t="s">
+      <c r="F13" s="185"/>
+      <c r="G13" s="186" t="s">
         <v>211</v>
       </c>
-      <c r="H13" s="176" t="s">
+      <c r="H13" s="186" t="s">
         <v>55</v>
       </c>
-      <c r="I13" s="176" t="s">
+      <c r="I13" s="186" t="s">
         <v>212</v>
       </c>
-      <c r="J13" s="176" t="s">
+      <c r="J13" s="186" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1" ht="144.94999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="66"/>
       <c r="B14" s="66"/>
       <c r="C14" s="67" t="s">
         <v>214</v>
       </c>
       <c r="D14" s="68" t="s">
         <v>215</v>
       </c>
       <c r="E14" s="69" t="s">
         <v>216</v>
       </c>
       <c r="F14" s="70" t="str">
         <f>D14</f>
         <v>Water flow</v>
       </c>
-      <c r="G14" s="177"/>
-[...2 lines deleted...]
-      <c r="J14" s="177"/>
+      <c r="G14" s="187"/>
+      <c r="H14" s="187"/>
+      <c r="I14" s="187"/>
+      <c r="J14" s="187"/>
     </row>
     <row r="15" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="178" t="s">
+      <c r="A15" s="188" t="s">
         <v>42</v>
       </c>
-      <c r="B15" s="179"/>
+      <c r="B15" s="189"/>
       <c r="C15" s="18"/>
       <c r="D15" s="19"/>
       <c r="E15" s="20"/>
       <c r="F15" s="21"/>
       <c r="G15" s="22"/>
       <c r="H15" s="23"/>
       <c r="I15" s="24"/>
       <c r="J15" s="42"/>
     </row>
     <row r="16" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="180" t="s">
+      <c r="A16" s="176" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="71" t="s">
         <v>217</v>
       </c>
       <c r="C16" s="25"/>
       <c r="D16" s="26"/>
       <c r="E16" s="27"/>
       <c r="F16" s="28"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="31"/>
       <c r="J16" s="42"/>
     </row>
     <row r="17" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="181"/>
+      <c r="A17" s="177"/>
       <c r="B17" s="72" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="137"/>
       <c r="D17" s="138"/>
       <c r="E17" s="139"/>
       <c r="F17" s="140"/>
       <c r="G17" s="32"/>
       <c r="H17" s="33"/>
       <c r="I17" s="34"/>
       <c r="J17" s="42"/>
     </row>
     <row r="18" spans="1:10" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="182"/>
+      <c r="A18" s="178"/>
       <c r="B18" s="73" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="35"/>
       <c r="D18" s="36"/>
       <c r="E18" s="37"/>
       <c r="F18" s="38"/>
       <c r="G18" s="39"/>
       <c r="H18" s="40"/>
       <c r="I18" s="41"/>
       <c r="J18" s="42"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" s="42"/>
       <c r="B19" s="43" t="s">
         <v>73</v>
       </c>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="74"/>
       <c r="J19" s="42"/>
@@ -5918,108 +6000,108 @@
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="42"/>
       <c r="I22" s="42"/>
       <c r="J22" s="42"/>
     </row>
     <row r="23" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="24" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="33" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="35" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="36" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="37" hidden="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:A18"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="E9:G9"/>
     <mergeCell ref="E10:G10"/>
     <mergeCell ref="E11:G11"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:G14"/>
-    <mergeCell ref="H13:H14"/>
-[...3 lines deleted...]
-    <mergeCell ref="A16:A18"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation type="decimal" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="room air temperature must be lower than water temperature" sqref="C11" xr:uid="{00000000-0002-0000-0B00-000000000000}">
       <formula1>C10</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="return must be lower than inlet" sqref="C10" xr:uid="{00000000-0002-0000-0B00-000001000000}">
       <formula1>C9</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="water temperature max 95°C" sqref="C9" xr:uid="{00000000-0002-0000-0B00-000002000000}">
       <formula1>95</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="room temperature must be higher than watertemperature" sqref="H11" xr:uid="{00000000-0002-0000-0B00-000003000000}">
       <formula1>H10</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="return must be higher than inlet" sqref="H10" xr:uid="{00000000-0002-0000-0B00-000004000000}">
       <formula1>H9</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="value must be higher than 15" sqref="H9" xr:uid="{00000000-0002-0000-0B00-000005000000}">
       <formula1>14.9</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr codeName="Blad13"/>
   <dimension ref="A1:J37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F5" sqref="F5:I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="25.85546875" style="10" customWidth="1"/>
     <col min="3" max="9" width="9.7109375" customWidth="1"/>
     <col min="10" max="10" width="4.7109375" customWidth="1"/>
     <col min="11" max="16384" width="8.85546875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="31.5" x14ac:dyDescent="0.5">
       <c r="A1" s="42"/>
-      <c r="B1" s="183" t="s">
+      <c r="B1" s="179" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="190"/>
       <c r="D1" s="190"/>
       <c r="E1" s="190"/>
       <c r="F1" s="190"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="42"/>
       <c r="B2" s="43"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="42"/>
@@ -6130,208 +6212,208 @@
       <c r="J7" s="42"/>
     </row>
     <row r="8" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A8" s="42"/>
       <c r="B8" s="51" t="s">
         <v>206</v>
       </c>
       <c r="C8" s="52"/>
       <c r="D8" s="53"/>
       <c r="E8" s="54"/>
       <c r="F8" s="55"/>
       <c r="G8" s="56" t="s">
         <v>207</v>
       </c>
       <c r="H8" s="55"/>
       <c r="I8" s="57"/>
       <c r="J8" s="42"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="42"/>
       <c r="B9" s="58" t="s">
         <v>208</v>
       </c>
       <c r="C9" s="12"/>
       <c r="D9" s="59"/>
-      <c r="E9" s="184" t="str">
+      <c r="E9" s="180" t="str">
         <f>B9</f>
         <v>Supply water</v>
       </c>
-      <c r="F9" s="185"/>
-      <c r="G9" s="185"/>
+      <c r="F9" s="181"/>
+      <c r="G9" s="181"/>
       <c r="H9" s="12"/>
       <c r="I9" s="60">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J9" s="42"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="42"/>
       <c r="B10" s="58" t="s">
         <v>209</v>
       </c>
       <c r="C10" s="12"/>
       <c r="D10" s="59"/>
-      <c r="E10" s="184" t="str">
+      <c r="E10" s="180" t="str">
         <f>B10</f>
         <v>Return water</v>
       </c>
-      <c r="F10" s="185"/>
-      <c r="G10" s="185"/>
+      <c r="F10" s="181"/>
+      <c r="G10" s="181"/>
       <c r="H10" s="12"/>
       <c r="I10" s="60">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J10" s="42"/>
     </row>
     <row r="11" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="42"/>
       <c r="B11" s="61" t="s">
         <v>210</v>
       </c>
       <c r="C11" s="12"/>
       <c r="D11" s="59"/>
-      <c r="E11" s="184" t="str">
+      <c r="E11" s="180" t="str">
         <f>B11</f>
         <v>Entering air (dry bulb)</v>
       </c>
-      <c r="F11" s="185"/>
+      <c r="F11" s="181"/>
       <c r="G11" s="191"/>
       <c r="H11" s="141"/>
       <c r="I11" s="62">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J11" s="42"/>
     </row>
     <row r="12" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="42"/>
       <c r="B12" s="43"/>
       <c r="C12" s="63"/>
       <c r="D12" s="64"/>
       <c r="E12" s="65"/>
       <c r="F12" s="60"/>
       <c r="G12" s="42"/>
       <c r="H12" s="42"/>
       <c r="I12" s="42"/>
       <c r="J12" s="42"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="43"/>
-      <c r="C13" s="186" t="str">
+      <c r="C13" s="182" t="str">
         <f>CONCATENATE(B8," ",C9,"/",C10,"/",C11)</f>
         <v>Heating: //</v>
       </c>
       <c r="D13" s="192"/>
-      <c r="E13" s="188" t="str">
+      <c r="E13" s="184" t="str">
         <f>CONCATENATE(G8," ",H9,"/",H10,"/",H11)</f>
         <v>Cooling: //</v>
       </c>
-      <c r="F13" s="189"/>
-      <c r="G13" s="176" t="s">
+      <c r="F13" s="185"/>
+      <c r="G13" s="186" t="s">
         <v>211</v>
       </c>
-      <c r="H13" s="176" t="s">
+      <c r="H13" s="186" t="s">
         <v>55</v>
       </c>
-      <c r="I13" s="176" t="s">
+      <c r="I13" s="186" t="s">
         <v>212</v>
       </c>
-      <c r="J13" s="176" t="s">
+      <c r="J13" s="186" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1" ht="144.94999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="66"/>
       <c r="B14" s="66"/>
       <c r="C14" s="67" t="s">
         <v>214</v>
       </c>
       <c r="D14" s="68" t="s">
         <v>215</v>
       </c>
       <c r="E14" s="69" t="s">
         <v>216</v>
       </c>
       <c r="F14" s="70" t="str">
         <f>D14</f>
         <v>Water flow</v>
       </c>
-      <c r="G14" s="177"/>
-[...2 lines deleted...]
-      <c r="J14" s="177"/>
+      <c r="G14" s="187"/>
+      <c r="H14" s="187"/>
+      <c r="I14" s="187"/>
+      <c r="J14" s="187"/>
     </row>
     <row r="15" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="178" t="s">
+      <c r="A15" s="188" t="s">
         <v>42</v>
       </c>
-      <c r="B15" s="179"/>
+      <c r="B15" s="189"/>
       <c r="C15" s="18"/>
       <c r="D15" s="19"/>
       <c r="E15" s="20"/>
       <c r="F15" s="21"/>
       <c r="G15" s="22"/>
       <c r="H15" s="23"/>
       <c r="I15" s="24"/>
       <c r="J15" s="42"/>
     </row>
     <row r="16" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="180" t="s">
+      <c r="A16" s="176" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="71" t="s">
         <v>217</v>
       </c>
       <c r="C16" s="25"/>
       <c r="D16" s="26"/>
       <c r="E16" s="27"/>
       <c r="F16" s="28"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="31"/>
       <c r="J16" s="42"/>
     </row>
     <row r="17" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="181"/>
+      <c r="A17" s="177"/>
       <c r="B17" s="72" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="137"/>
       <c r="D17" s="138"/>
       <c r="E17" s="139"/>
       <c r="F17" s="140"/>
       <c r="G17" s="32"/>
       <c r="H17" s="33"/>
       <c r="I17" s="34"/>
       <c r="J17" s="42"/>
     </row>
     <row r="18" spans="1:10" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="182"/>
+      <c r="A18" s="178"/>
       <c r="B18" s="73" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="35"/>
       <c r="D18" s="36"/>
       <c r="E18" s="37"/>
       <c r="F18" s="38"/>
       <c r="G18" s="39"/>
       <c r="H18" s="40"/>
       <c r="I18" s="41"/>
       <c r="J18" s="42"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" s="42"/>
       <c r="B19" s="43" t="s">
         <v>73</v>
       </c>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="74"/>
       <c r="J19" s="42"/>
@@ -6379,175 +6461,175 @@
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="42"/>
       <c r="I22" s="42"/>
       <c r="J22" s="42"/>
     </row>
     <row r="23" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="24" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="33" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="35" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="36" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="37" hidden="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:A18"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="E9:G9"/>
     <mergeCell ref="E10:G10"/>
     <mergeCell ref="E11:G11"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:G14"/>
-    <mergeCell ref="H13:H14"/>
-[...3 lines deleted...]
-    <mergeCell ref="A16:A18"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation type="decimal" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="room air temperature must be lower than water temperature" sqref="C11" xr:uid="{00000000-0002-0000-0C00-000000000000}">
       <formula1>C10</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="return must be lower than inlet" sqref="C10" xr:uid="{00000000-0002-0000-0C00-000001000000}">
       <formula1>C9</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="water temperature max 95°C" sqref="C9" xr:uid="{00000000-0002-0000-0C00-000002000000}">
       <formula1>95</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="room temperature must be higher than watertemperature" sqref="H11" xr:uid="{00000000-0002-0000-0C00-000003000000}">
       <formula1>H10</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="return must be higher than inlet" sqref="H10" xr:uid="{00000000-0002-0000-0C00-000004000000}">
       <formula1>H9</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="value must be higher than 15" sqref="H9" xr:uid="{00000000-0002-0000-0C00-000005000000}">
       <formula1>14.9</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Blad2"/>
   <dimension ref="A1:BG38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="5" ySplit="8" topLeftCell="AA9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="5" ySplit="8" topLeftCell="Y9" activePane="bottomRight" state="frozen"/>
       <selection activeCell="F5" sqref="F5:I5"/>
       <selection pane="topRight" activeCell="F5" sqref="F5:I5"/>
       <selection pane="bottomLeft" activeCell="F5" sqref="F5:I5"/>
-      <selection pane="bottomRight" activeCell="AQ10" sqref="AQ10"/>
+      <selection pane="bottomRight" activeCell="AM13" sqref="AM13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="6" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="4.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="9" width="6.7109375" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="6"/>
     <col min="26" max="26" width="8.85546875" style="6"/>
     <col min="38" max="38" width="11.7109375" style="9" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="6.7109375" style="6" customWidth="1"/>
     <col min="40" max="46" width="6.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:59" x14ac:dyDescent="0.25">
       <c r="J1" t="s">
         <v>13</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1">
         <f>IF($R$31=1,$M1,IF($R$31=2,(M1-32)/1.8,))</f>
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="M1" s="14">
         <f>'Vertiga Hybrid'!E10</f>
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="Z1" t="s">
         <v>14</v>
       </c>
       <c r="AA1" t="s">
         <v>10</v>
       </c>
       <c r="AB1">
         <f>IF($R$31=1,$AC1,IF($R$31=2,($AC1-32)/1.8,))</f>
-        <v>15.999999999999998</v>
+        <v>16</v>
       </c>
       <c r="AC1" s="14">
         <f>'Vertiga Hybrid'!J10</f>
-        <v>15.999999999999998</v>
+        <v>16</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
       <c r="AF1" s="124">
         <f>'Vertiga Hybrid'!J13</f>
         <v>0.5</v>
       </c>
     </row>
     <row r="2" spans="1:59" x14ac:dyDescent="0.25">
       <c r="J2"/>
       <c r="K2" t="s">
         <v>11</v>
       </c>
       <c r="L2">
         <f>IF($R$31=1,$M2,IF($R$31=2,(M2-32)/1.8,))</f>
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="M2" s="14">
         <f>'Vertiga Hybrid'!E11</f>
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="Z2"/>
       <c r="AA2" t="s">
         <v>11</v>
       </c>
       <c r="AB2">
         <f>IF($R$31=1,$AC2,IF($R$31=2,($AC2-32)/1.8,))</f>
-        <v>18.000000000000004</v>
+        <v>18</v>
       </c>
       <c r="AC2" s="14">
         <f>'Vertiga Hybrid'!J11</f>
-        <v>18.000000000000004</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:59" x14ac:dyDescent="0.25">
       <c r="J3"/>
       <c r="K3" t="s">
         <v>12</v>
       </c>
       <c r="L3">
         <f>IF($R$31=1,$M3,IF($R$31=2,(M3-32)/1.8,))</f>
         <v>20</v>
       </c>
       <c r="M3" s="14">
         <f>'Vertiga Hybrid'!E12</f>
         <v>20</v>
       </c>
       <c r="Z3"/>
       <c r="AA3" t="s">
         <v>12</v>
       </c>
       <c r="AB3">
         <f>IF($R$31=1,$AC3,IF($R$31=2,($AC3-32)/1.8,))</f>
         <v>28.000000000000004</v>
       </c>
       <c r="AC3" s="14">
         <f>'Vertiga Hybrid'!J12</f>
@@ -6711,259 +6793,259 @@
       <c r="AZ4">
         <v>52</v>
       </c>
       <c r="BA4">
         <v>53</v>
       </c>
       <c r="BB4">
         <v>54</v>
       </c>
       <c r="BC4">
         <v>55</v>
       </c>
       <c r="BD4">
         <v>56</v>
       </c>
       <c r="BE4">
         <v>57</v>
       </c>
       <c r="BF4">
         <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:59" x14ac:dyDescent="0.25">
       <c r="A5" t="str">
         <f>CONCATENATE('Vertiga Hybrid'!K6,'Vertiga Hybrid'!J6,'Vertiga Hybrid'!L6)</f>
-        <v>2005312</v>
+        <v>2009012</v>
       </c>
       <c r="B5">
         <f t="shared" ref="B5:AO5" si="0">VLOOKUP($A$5,$A$9:$BF$14,B4,0)</f>
         <v>200</v>
       </c>
       <c r="C5">
         <f t="shared" si="0"/>
-        <v>53</v>
+        <v>90</v>
       </c>
       <c r="D5">
         <f t="shared" si="0"/>
         <v>12</v>
       </c>
       <c r="E5">
         <f t="shared" si="0"/>
         <v>13.2</v>
       </c>
       <c r="F5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G5">
         <f t="shared" si="0"/>
         <v>26</v>
       </c>
       <c r="H5">
         <f t="shared" si="0"/>
         <v>30</v>
       </c>
       <c r="I5">
         <f t="shared" si="0"/>
-        <v>38.700000000000003</v>
+        <v>42.9</v>
       </c>
       <c r="J5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K5">
         <f t="shared" si="0"/>
-        <v>2054</v>
+        <v>4714.0343158820942</v>
       </c>
       <c r="L5">
         <f t="shared" si="0"/>
-        <v>2374</v>
+        <v>6016.1920714684538</v>
       </c>
       <c r="M5">
         <f t="shared" si="0"/>
-        <v>2925</v>
+        <v>7158.9831665150923</v>
       </c>
       <c r="N5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="O5">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="P5">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q5">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="R5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S5">
         <f t="shared" si="0"/>
-        <v>2054</v>
+        <v>2120</v>
       </c>
       <c r="T5">
         <f t="shared" si="0"/>
-        <v>2374</v>
+        <v>2705</v>
       </c>
       <c r="U5">
         <f t="shared" si="0"/>
-        <v>2925</v>
+        <v>3219</v>
       </c>
       <c r="V5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="W5">
         <f t="shared" si="0"/>
-        <v>177</v>
+        <v>365</v>
       </c>
       <c r="X5">
         <f t="shared" si="0"/>
-        <v>204</v>
+        <v>465</v>
       </c>
       <c r="Y5">
         <f t="shared" si="0"/>
-        <v>252</v>
+        <v>554</v>
       </c>
       <c r="Z5">
         <f t="shared" si="0"/>
-        <v>230</v>
+        <v>896.55172413793093</v>
       </c>
       <c r="AA5">
         <f t="shared" si="0"/>
-        <v>281</v>
+        <v>1269.0582959641256</v>
       </c>
       <c r="AB5">
         <f t="shared" si="0"/>
-        <v>410</v>
+        <v>1555.0901720375564</v>
       </c>
       <c r="AC5">
         <f t="shared" si="0"/>
         <v>0.95</v>
       </c>
       <c r="AD5">
         <f t="shared" si="0"/>
         <v>0.95</v>
       </c>
       <c r="AE5">
         <f t="shared" si="0"/>
         <v>0.95</v>
       </c>
       <c r="AF5">
         <f t="shared" si="0"/>
-        <v>252</v>
+        <v>982</v>
       </c>
       <c r="AG5">
         <f t="shared" si="0"/>
-        <v>308</v>
+        <v>1390</v>
       </c>
       <c r="AH5">
         <f t="shared" si="0"/>
-        <v>449</v>
+        <v>1703</v>
       </c>
       <c r="AI5">
         <f t="shared" si="0"/>
-        <v>108</v>
+        <v>422</v>
       </c>
       <c r="AJ5">
         <f t="shared" si="0"/>
-        <v>132</v>
+        <v>598</v>
       </c>
       <c r="AK5">
         <f t="shared" si="0"/>
-        <v>193</v>
+        <v>732</v>
       </c>
       <c r="AL5">
         <f t="shared" si="0"/>
         <v>2.4</v>
       </c>
       <c r="AM5">
         <f t="shared" si="0"/>
-        <v>9.1999999999999993</v>
+        <v>13</v>
       </c>
       <c r="AN5">
         <f t="shared" si="0"/>
-        <v>9.9</v>
+        <v>17</v>
       </c>
       <c r="AO5">
         <f t="shared" si="0"/>
-        <v>11.7</v>
+        <v>24</v>
       </c>
       <c r="AP5">
         <f t="shared" ref="AP5:BE5" si="1">VLOOKUP($A$5,$A$9:$BF$14,AP4,0)</f>
         <v>0</v>
       </c>
       <c r="AQ5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AR5" t="str">
         <f>VLOOKUP($A$5,$A$9:$BF$14,AR4,0)</f>
         <v>N/A</v>
       </c>
       <c r="AS5" t="str">
         <f t="shared" si="1"/>
         <v>N/A</v>
       </c>
       <c r="AT5" t="str">
         <f t="shared" si="1"/>
         <v>N/A</v>
       </c>
       <c r="AU5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AV5">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="AW5">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="AX5">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="AY5">
         <f t="shared" si="1"/>
-        <v>252</v>
+        <v>982</v>
       </c>
       <c r="AZ5">
         <f t="shared" si="1"/>
-        <v>308</v>
+        <v>1390</v>
       </c>
       <c r="BA5">
         <f t="shared" si="1"/>
-        <v>449</v>
+        <v>1703</v>
       </c>
       <c r="BB5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="BC5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="BD5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="BE5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="BF5">
         <f>VLOOKUP($A$5,$A$9:$BF$14,BF4,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:59" x14ac:dyDescent="0.25">
       <c r="F7" t="s">
         <v>8</v>
@@ -7255,75 +7337,75 @@
       </c>
       <c r="L9" s="14">
         <v>1449</v>
       </c>
       <c r="M9" s="14">
         <v>1620</v>
       </c>
       <c r="N9">
         <v>0</v>
       </c>
       <c r="O9" s="14">
         <v>1</v>
       </c>
       <c r="P9" s="14">
         <v>1</v>
       </c>
       <c r="Q9" s="14">
         <v>1</v>
       </c>
       <c r="R9">
         <f t="shared" ref="R9:R14" si="2">ROUND(J9*POWER((($L$1-$L$2)/LN(($L$1-$L$3)/($L$2-$L$3)))/((75-65)/LN((75-20)/(65-20))),N9),0)</f>
         <v>0</v>
       </c>
       <c r="S9">
         <f t="shared" ref="S9:S14" si="3">ROUND(K9*POWER((($L$1-$L$2)/LN(($L$1-$L$3)/($L$2-$L$3)))/((75-65)/LN((75-20)/(65-20))),O9),0)</f>
-        <v>1315</v>
+        <v>591</v>
       </c>
       <c r="T9">
         <f t="shared" ref="T9:T14" si="4">ROUND(L9*POWER((($L$1-$L$2)/LN(($L$1-$L$3)/($L$2-$L$3)))/((75-65)/LN((75-20)/(65-20))),P9),0)</f>
-        <v>1449</v>
+        <v>652</v>
       </c>
       <c r="U9">
         <f t="shared" ref="U9:U14" si="5">ROUND(M9*POWER((($L$1-$L$2)/LN(($L$1-$L$3)/($L$2-$L$3)))/((75-65)/LN((75-20)/(65-20))),Q9),0)</f>
-        <v>1620</v>
+        <v>728</v>
       </c>
       <c r="V9">
         <f t="shared" ref="V9:V14" si="6">ROUND(R9*3600/(4186*ABS($L$1-$L$2)),0)</f>
         <v>0</v>
       </c>
       <c r="W9">
         <f t="shared" ref="W9:W14" si="7">ROUND(S9*3600/(4186*ABS($L$1-$L$2)),0)</f>
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="X9">
         <f t="shared" ref="X9:X14" si="8">ROUND(T9*3600/(4186*ABS($L$1-$L$2)),0)</f>
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="Y9">
         <f t="shared" ref="Y9:Y14" si="9">ROUND(U9*3600/(4186*ABS($L$1-$L$2)),0)</f>
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="Z9" s="15">
         <v>127</v>
       </c>
       <c r="AA9" s="14">
         <v>154</v>
       </c>
       <c r="AB9" s="14">
         <v>178</v>
       </c>
       <c r="AC9">
         <v>0.95</v>
       </c>
       <c r="AD9">
         <v>0.95</v>
       </c>
       <c r="AE9">
         <v>0.95</v>
       </c>
       <c r="AF9">
         <f t="shared" ref="AF9:AG14" si="10">ROUND(Z9*POWER((($AB$1-$AB$2)/LN(($AB$1-$AB$3)/($AB$2-$AB$3)))/((16-18)/LN((16-27)/(18-27))),AC9),0)</f>
         <v>139</v>
       </c>
       <c r="AG9">
         <f t="shared" si="10"/>
@@ -7448,75 +7530,75 @@
       </c>
       <c r="L10" s="14">
         <v>1633</v>
       </c>
       <c r="M10" s="14">
         <v>2289</v>
       </c>
       <c r="N10">
         <v>0</v>
       </c>
       <c r="O10" s="14">
         <v>1</v>
       </c>
       <c r="P10" s="14">
         <v>1</v>
       </c>
       <c r="Q10" s="14">
         <v>1</v>
       </c>
       <c r="R10">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S10">
         <f t="shared" si="3"/>
-        <v>1428</v>
+        <v>642</v>
       </c>
       <c r="T10">
         <f t="shared" si="4"/>
-        <v>1633</v>
+        <v>734</v>
       </c>
       <c r="U10">
         <f t="shared" si="5"/>
-        <v>2289</v>
+        <v>1029</v>
       </c>
       <c r="V10">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="W10">
         <f t="shared" si="7"/>
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="X10">
         <f t="shared" si="8"/>
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="Y10">
         <f t="shared" si="9"/>
-        <v>197</v>
+        <v>177</v>
       </c>
       <c r="Z10" s="15">
         <v>151</v>
       </c>
       <c r="AA10" s="14">
         <v>180</v>
       </c>
       <c r="AB10" s="14">
         <v>237</v>
       </c>
       <c r="AC10">
         <v>0.95</v>
       </c>
       <c r="AD10">
         <v>0.95</v>
       </c>
       <c r="AE10">
         <v>0.95</v>
       </c>
       <c r="AF10">
         <f t="shared" si="10"/>
         <v>165</v>
       </c>
       <c r="AG10">
         <f t="shared" si="10"/>
@@ -7641,75 +7723,75 @@
       </c>
       <c r="L11" s="14">
         <v>1872</v>
       </c>
       <c r="M11" s="14">
         <v>3042</v>
       </c>
       <c r="N11">
         <v>0</v>
       </c>
       <c r="O11" s="14">
         <v>1</v>
       </c>
       <c r="P11" s="14">
         <v>1</v>
       </c>
       <c r="Q11" s="14">
         <v>1</v>
       </c>
       <c r="R11">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S11">
         <f t="shared" si="3"/>
-        <v>1641</v>
+        <v>738</v>
       </c>
       <c r="T11">
         <f t="shared" si="4"/>
-        <v>1872</v>
+        <v>842</v>
       </c>
       <c r="U11">
         <f t="shared" si="5"/>
-        <v>3042</v>
+        <v>1368</v>
       </c>
       <c r="V11">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="W11">
         <f t="shared" si="7"/>
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="X11">
         <f t="shared" si="8"/>
-        <v>161</v>
+        <v>145</v>
       </c>
       <c r="Y11">
         <f t="shared" si="9"/>
-        <v>262</v>
+        <v>235</v>
       </c>
       <c r="Z11" s="15">
         <v>180</v>
       </c>
       <c r="AA11" s="14">
         <v>210</v>
       </c>
       <c r="AB11" s="14">
         <v>304</v>
       </c>
       <c r="AC11">
         <v>0.95</v>
       </c>
       <c r="AD11">
         <v>0.95</v>
       </c>
       <c r="AE11">
         <v>0.95</v>
       </c>
       <c r="AF11">
         <f t="shared" si="10"/>
         <v>197</v>
       </c>
       <c r="AG11">
         <f t="shared" si="10"/>
@@ -7808,191 +7890,191 @@
         <v>53</v>
       </c>
       <c r="D12">
         <v>12</v>
       </c>
       <c r="E12">
         <f>IF('Vertiga Hybrid'!$J$5=data!$K$20,13.2,IF('Vertiga Hybrid'!$J$5=data!$K$21,15.8,""))</f>
         <v>13.2</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
         <v>26</v>
       </c>
       <c r="H12">
         <v>30</v>
       </c>
       <c r="I12" s="17">
         <v>38.700000000000003</v>
       </c>
       <c r="J12" s="15">
         <v>0</v>
       </c>
       <c r="K12" s="14">
-        <v>2054</v>
+        <v>2478.2494068020037</v>
       </c>
       <c r="L12" s="14">
-        <v>2374</v>
+        <v>3436.7723446175887</v>
       </c>
       <c r="M12" s="14">
-        <v>2925</v>
+        <v>4240.5312623107666</v>
       </c>
       <c r="N12">
         <v>0</v>
       </c>
       <c r="O12" s="14">
         <v>1</v>
       </c>
       <c r="P12" s="14">
         <v>1</v>
       </c>
       <c r="Q12" s="14">
         <v>1</v>
       </c>
       <c r="R12">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S12">
         <f t="shared" si="3"/>
-        <v>2054</v>
+        <v>1114</v>
       </c>
       <c r="T12">
         <f t="shared" si="4"/>
-        <v>2374</v>
+        <v>1545</v>
       </c>
       <c r="U12">
         <f>ROUND(M12*POWER((($L$1-$L$2)/LN(($L$1-$L$3)/($L$2-$L$3)))/((75-65)/LN((75-20)/(65-20))),Q12),0)</f>
-        <v>2925</v>
+        <v>1907</v>
       </c>
       <c r="V12">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="W12">
         <f t="shared" si="7"/>
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="X12">
         <f t="shared" si="8"/>
-        <v>204</v>
+        <v>266</v>
       </c>
       <c r="Y12">
         <f t="shared" si="9"/>
-        <v>252</v>
+        <v>328</v>
       </c>
       <c r="Z12" s="15">
-        <v>230</v>
+        <v>481.21144139091422</v>
       </c>
       <c r="AA12" s="14">
-        <v>281</v>
+        <v>690.42565076527762</v>
       </c>
       <c r="AB12" s="14">
-        <v>410</v>
+        <v>850.80147965474725</v>
       </c>
       <c r="AC12">
         <v>0.95</v>
       </c>
       <c r="AD12">
         <v>0.95</v>
       </c>
       <c r="AE12">
         <v>0.95</v>
       </c>
       <c r="AF12">
         <f t="shared" si="10"/>
-        <v>252</v>
+        <v>527</v>
       </c>
       <c r="AG12">
         <f t="shared" si="10"/>
-        <v>308</v>
+        <v>756</v>
       </c>
       <c r="AH12">
         <f t="shared" si="17"/>
-        <v>449</v>
+        <v>932</v>
       </c>
       <c r="AI12">
         <f t="shared" si="11"/>
-        <v>108</v>
+        <v>227</v>
       </c>
       <c r="AJ12">
         <f t="shared" si="12"/>
-        <v>132</v>
+        <v>325</v>
       </c>
       <c r="AK12">
         <f t="shared" si="13"/>
-        <v>193</v>
+        <v>401</v>
       </c>
       <c r="AL12" s="125">
         <v>2.4</v>
       </c>
       <c r="AM12" s="17">
-        <v>9.1999999999999993</v>
+        <v>4.5</v>
       </c>
       <c r="AN12" s="17">
-        <v>9.9</v>
+        <v>6</v>
       </c>
       <c r="AO12" s="17">
-        <v>11.7</v>
+        <v>8</v>
       </c>
       <c r="AQ12">
         <v>0</v>
       </c>
       <c r="AR12" t="s">
         <v>102</v>
       </c>
       <c r="AS12" t="s">
         <v>102</v>
       </c>
       <c r="AT12" t="s">
         <v>102</v>
       </c>
       <c r="AV12">
         <f t="shared" si="18"/>
         <v>1</v>
       </c>
       <c r="AW12">
         <f t="shared" si="18"/>
         <v>1</v>
       </c>
       <c r="AX12">
         <f t="shared" si="18"/>
         <v>1</v>
       </c>
       <c r="AY12">
         <f t="shared" si="15"/>
-        <v>252</v>
+        <v>527</v>
       </c>
       <c r="AZ12">
         <f t="shared" si="15"/>
-        <v>308</v>
+        <v>756</v>
       </c>
       <c r="BA12">
         <f t="shared" si="15"/>
-        <v>449</v>
+        <v>932</v>
       </c>
       <c r="BC12">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="BD12">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="BE12">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="BF12">
         <f t="shared" si="19"/>
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:59" x14ac:dyDescent="0.25">
       <c r="A13" t="str">
         <f t="shared" si="20"/>
         <v>2007012</v>
       </c>
       <c r="B13">
         <v>200</v>
@@ -8001,191 +8083,191 @@
         <v>70</v>
       </c>
       <c r="D13">
         <v>12</v>
       </c>
       <c r="E13">
         <f>IF('Vertiga Hybrid'!$J$5=data!$K$20,13.2,IF('Vertiga Hybrid'!$J$5=data!$K$21,15.8,""))</f>
         <v>13.2</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
         <v>26</v>
       </c>
       <c r="H13">
         <v>30</v>
       </c>
       <c r="I13" s="17">
         <v>40.799999999999997</v>
       </c>
       <c r="J13" s="15">
         <v>0</v>
       </c>
       <c r="K13" s="14">
-        <v>2941</v>
+        <v>3741.1347517730496</v>
       </c>
       <c r="L13" s="14">
-        <v>3808</v>
+        <v>4883.1594770646379</v>
       </c>
       <c r="M13" s="14">
-        <v>4362</v>
+        <v>5870.5670206371469</v>
       </c>
       <c r="N13">
         <v>0</v>
       </c>
       <c r="O13" s="14">
         <v>1</v>
       </c>
       <c r="P13" s="14">
         <v>1</v>
       </c>
       <c r="Q13" s="14">
         <v>1</v>
       </c>
       <c r="R13">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S13">
         <f t="shared" si="3"/>
-        <v>2941</v>
+        <v>1682</v>
       </c>
       <c r="T13">
         <f t="shared" si="4"/>
-        <v>3808</v>
+        <v>2196</v>
       </c>
       <c r="U13">
         <f t="shared" si="5"/>
-        <v>4362</v>
+        <v>2640</v>
       </c>
       <c r="V13">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="W13">
         <f t="shared" si="7"/>
-        <v>253</v>
+        <v>289</v>
       </c>
       <c r="X13">
         <f t="shared" si="8"/>
-        <v>327</v>
+        <v>378</v>
       </c>
       <c r="Y13">
         <f t="shared" si="9"/>
-        <v>375</v>
+        <v>454</v>
       </c>
       <c r="Z13" s="15">
-        <v>477</v>
+        <v>726.43085937886792</v>
       </c>
       <c r="AA13" s="14">
-        <v>578</v>
+        <v>980.99560333785473</v>
       </c>
       <c r="AB13" s="14">
-        <v>918</v>
+        <v>1177.8446611070901</v>
       </c>
       <c r="AC13">
         <v>0.95</v>
       </c>
       <c r="AD13">
         <v>0.95</v>
       </c>
       <c r="AE13">
         <v>0.95</v>
       </c>
       <c r="AF13">
         <f t="shared" si="10"/>
-        <v>522</v>
+        <v>796</v>
       </c>
       <c r="AG13">
         <f t="shared" si="10"/>
-        <v>633</v>
+        <v>1075</v>
       </c>
       <c r="AH13">
         <f t="shared" si="17"/>
-        <v>1006</v>
+        <v>1290</v>
       </c>
       <c r="AI13">
         <f t="shared" si="11"/>
-        <v>224</v>
+        <v>342</v>
       </c>
       <c r="AJ13">
         <f t="shared" si="12"/>
-        <v>272</v>
+        <v>462</v>
       </c>
       <c r="AK13">
         <f t="shared" si="13"/>
-        <v>433</v>
+        <v>555</v>
       </c>
       <c r="AL13" s="125">
         <v>2.4</v>
       </c>
       <c r="AM13" s="17">
-        <v>14</v>
+        <v>9.5</v>
       </c>
       <c r="AN13" s="17">
+        <v>12</v>
+      </c>
+      <c r="AO13" s="17">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>19.3</v>
       </c>
       <c r="AQ13">
         <v>0</v>
       </c>
       <c r="AR13" t="s">
         <v>102</v>
       </c>
       <c r="AS13" t="s">
         <v>102</v>
       </c>
       <c r="AT13" t="s">
         <v>102</v>
       </c>
       <c r="AV13">
         <f t="shared" si="18"/>
         <v>1</v>
       </c>
       <c r="AW13">
         <f t="shared" si="18"/>
         <v>1</v>
       </c>
       <c r="AX13">
         <f t="shared" si="18"/>
         <v>1</v>
       </c>
       <c r="AY13">
         <f t="shared" si="15"/>
-        <v>522</v>
+        <v>796</v>
       </c>
       <c r="AZ13">
         <f t="shared" si="15"/>
-        <v>633</v>
+        <v>1075</v>
       </c>
       <c r="BA13">
         <f t="shared" si="15"/>
-        <v>1006</v>
+        <v>1290</v>
       </c>
       <c r="BC13">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="BD13">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="BE13">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="BF13">
         <f t="shared" si="19"/>
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:59" x14ac:dyDescent="0.25">
       <c r="A14" t="str">
         <f t="shared" si="20"/>
         <v>2009012</v>
       </c>
       <c r="B14">
         <v>200</v>
@@ -8194,191 +8276,191 @@
         <v>90</v>
       </c>
       <c r="D14">
         <v>12</v>
       </c>
       <c r="E14">
         <f>IF('Vertiga Hybrid'!$J$5=data!$K$20,13.2,IF('Vertiga Hybrid'!$J$5=data!$K$21,15.8,""))</f>
         <v>13.2</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14">
         <v>26</v>
       </c>
       <c r="H14">
         <v>30</v>
       </c>
       <c r="I14" s="17">
         <v>42.9</v>
       </c>
       <c r="J14" s="15">
         <v>0</v>
       </c>
       <c r="K14" s="14">
-        <v>3461</v>
+        <v>4714.0343158820942</v>
       </c>
       <c r="L14" s="14">
-        <v>4758</v>
+        <v>6016.1920714684538</v>
       </c>
       <c r="M14" s="14">
-        <v>5605</v>
+        <v>7158.9831665150923</v>
       </c>
       <c r="N14">
         <v>0</v>
       </c>
       <c r="O14" s="14">
         <v>1</v>
       </c>
       <c r="P14" s="14">
         <v>1</v>
       </c>
       <c r="Q14" s="14">
         <v>1</v>
       </c>
       <c r="R14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S14">
         <f t="shared" si="3"/>
-        <v>3461</v>
+        <v>2120</v>
       </c>
       <c r="T14">
         <f t="shared" si="4"/>
-        <v>4758</v>
+        <v>2705</v>
       </c>
       <c r="U14">
         <f t="shared" si="5"/>
-        <v>5605</v>
+        <v>3219</v>
       </c>
       <c r="V14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="W14">
         <f t="shared" si="7"/>
-        <v>298</v>
+        <v>365</v>
       </c>
       <c r="X14">
         <f t="shared" si="8"/>
-        <v>409</v>
+        <v>465</v>
       </c>
       <c r="Y14">
         <f t="shared" si="9"/>
-        <v>482</v>
+        <v>554</v>
       </c>
       <c r="Z14" s="15">
-        <v>717</v>
+        <v>896.55172413793093</v>
       </c>
       <c r="AA14" s="14">
-        <v>859</v>
+        <v>1269.0582959641256</v>
       </c>
       <c r="AB14" s="14">
-        <v>1464</v>
+        <v>1555.0901720375564</v>
       </c>
       <c r="AC14">
         <v>0.95</v>
       </c>
       <c r="AD14">
         <v>0.95</v>
       </c>
       <c r="AE14">
         <v>0.95</v>
       </c>
       <c r="AF14">
         <f t="shared" si="10"/>
-        <v>785</v>
+        <v>982</v>
       </c>
       <c r="AG14">
         <f t="shared" si="10"/>
-        <v>941</v>
+        <v>1390</v>
       </c>
       <c r="AH14">
         <f t="shared" si="17"/>
-        <v>1604</v>
+        <v>1703</v>
       </c>
       <c r="AI14">
         <f t="shared" si="11"/>
-        <v>338</v>
+        <v>422</v>
       </c>
       <c r="AJ14">
         <f t="shared" si="12"/>
-        <v>405</v>
+        <v>598</v>
       </c>
       <c r="AK14">
         <f t="shared" si="13"/>
-        <v>690</v>
+        <v>732</v>
       </c>
       <c r="AL14" s="125">
         <v>2.4</v>
       </c>
       <c r="AM14" s="17">
-        <v>19.8</v>
+        <v>13</v>
       </c>
       <c r="AN14" s="17">
-        <v>22.7</v>
+        <v>17</v>
       </c>
       <c r="AO14" s="17">
-        <v>27.9</v>
+        <v>24</v>
       </c>
       <c r="AQ14">
         <v>0</v>
       </c>
       <c r="AR14" t="s">
         <v>102</v>
       </c>
       <c r="AS14" t="s">
         <v>102</v>
       </c>
       <c r="AT14" t="s">
         <v>102</v>
       </c>
       <c r="AV14">
         <f>IF(1/(1+((2258*((0.622/((101325/(1*611*EXP(17.27*((($AB$1+$AB$2)/2)/((($AB$1+$AB$2)/2)+237.3))))))-1)*1000-(0.622/((101325/($AF$1*611*EXP(17.27*($AB$3/($AB$3+237.3))))))-1)*1000))/(1005*((($AB$1+$AB$2)/2)-$AB$3))))&gt;1,1,1/(1+((2258*((0.622/((101325/(1*611*EXP(17.27*((($AB$1+$AB$2)/2)/((($AB$1+$AB$2)/2)+237.3))))))-1)*1000-(0.622/((101325/($AF$1*611*EXP(17.27*($AB$3/($AB$3+237.3))))))-1)*1000))/(1005*((($AB$1+$AB$2)/2)-$AB$3)))))</f>
         <v>1</v>
       </c>
       <c r="AW14">
         <f t="shared" si="18"/>
         <v>1</v>
       </c>
       <c r="AX14">
         <f t="shared" si="18"/>
         <v>1</v>
       </c>
       <c r="AY14">
         <f t="shared" si="15"/>
-        <v>785</v>
+        <v>982</v>
       </c>
       <c r="AZ14">
         <f t="shared" si="15"/>
-        <v>941</v>
+        <v>1390</v>
       </c>
       <c r="BA14">
         <f t="shared" si="15"/>
-        <v>1604</v>
+        <v>1703</v>
       </c>
       <c r="BC14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="BD14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="BE14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="BF14">
         <f t="shared" si="19"/>
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:59" x14ac:dyDescent="0.25">
       <c r="AK15" s="16"/>
       <c r="AL15" s="16"/>
     </row>
     <row r="17" spans="9:39" x14ac:dyDescent="0.25">
       <c r="AK17" s="16"/>
       <c r="AL17" s="16"/>
@@ -8617,57 +8699,57 @@
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Blad3"/>
   <dimension ref="A1:J37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F5" sqref="F5:I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="25.85546875" style="10" customWidth="1"/>
     <col min="3" max="9" width="9.7109375" customWidth="1"/>
     <col min="10" max="10" width="4.7109375" customWidth="1"/>
     <col min="11" max="16384" width="8.85546875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="31.5" x14ac:dyDescent="0.5">
       <c r="A1" s="42"/>
-      <c r="B1" s="183" t="s">
+      <c r="B1" s="179" t="s">
         <v>31</v>
       </c>
-      <c r="C1" s="183"/>
-[...2 lines deleted...]
-      <c r="F1" s="183"/>
+      <c r="C1" s="179"/>
+      <c r="D1" s="179"/>
+      <c r="E1" s="179"/>
+      <c r="F1" s="179"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="42"/>
       <c r="B2" s="43"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
     </row>
     <row r="3" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A3" s="42"/>
       <c r="B3" s="44" t="s">
         <v>45</v>
       </c>
       <c r="C3" s="13"/>
       <c r="D3" s="45" t="s">
         <v>21</v>
@@ -8772,208 +8854,208 @@
       <c r="J7" s="42"/>
     </row>
     <row r="8" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A8" s="42"/>
       <c r="B8" s="51" t="s">
         <v>225</v>
       </c>
       <c r="C8" s="52"/>
       <c r="D8" s="53"/>
       <c r="E8" s="54"/>
       <c r="F8" s="55"/>
       <c r="G8" s="56" t="s">
         <v>226</v>
       </c>
       <c r="H8" s="55"/>
       <c r="I8" s="57"/>
       <c r="J8" s="42"/>
     </row>
     <row r="9" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="42"/>
       <c r="B9" s="58" t="s">
         <v>227</v>
       </c>
       <c r="C9" s="12"/>
       <c r="D9" s="59"/>
-      <c r="E9" s="184" t="str">
+      <c r="E9" s="180" t="str">
         <f>B9</f>
         <v>Water aanvoer</v>
       </c>
-      <c r="F9" s="185"/>
-      <c r="G9" s="185"/>
+      <c r="F9" s="181"/>
+      <c r="G9" s="181"/>
       <c r="H9" s="12"/>
       <c r="I9" s="60">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J9" s="42"/>
     </row>
     <row r="10" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="42"/>
       <c r="B10" s="58" t="s">
         <v>228</v>
       </c>
       <c r="C10" s="12"/>
       <c r="D10" s="59"/>
-      <c r="E10" s="184" t="str">
+      <c r="E10" s="180" t="str">
         <f>B10</f>
         <v>Water retour</v>
       </c>
-      <c r="F10" s="185"/>
-      <c r="G10" s="185"/>
+      <c r="F10" s="181"/>
+      <c r="G10" s="181"/>
       <c r="H10" s="12"/>
       <c r="I10" s="60">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J10" s="42"/>
     </row>
     <row r="11" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="42"/>
       <c r="B11" s="61" t="s">
         <v>229</v>
       </c>
       <c r="C11" s="12"/>
       <c r="D11" s="59"/>
-      <c r="E11" s="184" t="str">
+      <c r="E11" s="180" t="str">
         <f>B11</f>
         <v>Ruimte (droge bol)</v>
       </c>
-      <c r="F11" s="185"/>
-      <c r="G11" s="185"/>
+      <c r="F11" s="181"/>
+      <c r="G11" s="181"/>
       <c r="H11" s="141"/>
       <c r="I11" s="62">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J11" s="42"/>
     </row>
     <row r="12" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="42"/>
       <c r="B12" s="43"/>
       <c r="C12" s="63"/>
       <c r="D12" s="64"/>
       <c r="E12" s="65"/>
       <c r="F12" s="60"/>
       <c r="G12" s="42"/>
       <c r="H12" s="42"/>
       <c r="I12" s="42"/>
       <c r="J12" s="42"/>
     </row>
     <row r="13" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="43"/>
-      <c r="C13" s="186" t="str">
+      <c r="C13" s="182" t="str">
         <f>CONCATENATE(B8," ",C9,"/",C10,"/",C11)</f>
         <v>Verwarmen: //</v>
       </c>
-      <c r="D13" s="187"/>
-      <c r="E13" s="188" t="str">
+      <c r="D13" s="183"/>
+      <c r="E13" s="184" t="str">
         <f>CONCATENATE(G8," ",H9,"/",H10,"/",H11)</f>
         <v>Koelen: //</v>
       </c>
-      <c r="F13" s="189"/>
-      <c r="G13" s="176" t="s">
+      <c r="F13" s="185"/>
+      <c r="G13" s="186" t="s">
         <v>230</v>
       </c>
-      <c r="H13" s="176" t="s">
+      <c r="H13" s="186" t="s">
         <v>56</v>
       </c>
-      <c r="I13" s="176" t="s">
+      <c r="I13" s="186" t="s">
         <v>231</v>
       </c>
-      <c r="J13" s="176" t="s">
+      <c r="J13" s="186" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1" ht="144.94999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="66"/>
       <c r="B14" s="66"/>
       <c r="C14" s="67" t="s">
         <v>233</v>
       </c>
       <c r="D14" s="68" t="s">
         <v>234</v>
       </c>
       <c r="E14" s="69" t="s">
         <v>235</v>
       </c>
       <c r="F14" s="70" t="str">
         <f>D14</f>
         <v>Waterdebiet</v>
       </c>
-      <c r="G14" s="177"/>
-[...2 lines deleted...]
-      <c r="J14" s="177"/>
+      <c r="G14" s="187"/>
+      <c r="H14" s="187"/>
+      <c r="I14" s="187"/>
+      <c r="J14" s="187"/>
     </row>
     <row r="15" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="178" t="s">
+      <c r="A15" s="188" t="s">
         <v>48</v>
       </c>
-      <c r="B15" s="179"/>
+      <c r="B15" s="189"/>
       <c r="C15" s="18"/>
       <c r="D15" s="19"/>
       <c r="E15" s="20"/>
       <c r="F15" s="21"/>
       <c r="G15" s="22"/>
       <c r="H15" s="23"/>
       <c r="I15" s="24"/>
       <c r="J15" s="42"/>
     </row>
     <row r="16" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="180" t="s">
+      <c r="A16" s="176" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="71" t="s">
         <v>68</v>
       </c>
       <c r="C16" s="25"/>
       <c r="D16" s="26"/>
       <c r="E16" s="27"/>
       <c r="F16" s="28"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="31"/>
       <c r="J16" s="42"/>
     </row>
     <row r="17" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="181"/>
+      <c r="A17" s="177"/>
       <c r="B17" s="72" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="137"/>
       <c r="D17" s="138"/>
       <c r="E17" s="139"/>
       <c r="F17" s="140"/>
       <c r="G17" s="32"/>
       <c r="H17" s="33"/>
       <c r="I17" s="34"/>
       <c r="J17" s="42"/>
     </row>
     <row r="18" spans="1:10" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="182"/>
+      <c r="A18" s="178"/>
       <c r="B18" s="73" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="35"/>
       <c r="D18" s="36"/>
       <c r="E18" s="37"/>
       <c r="F18" s="38"/>
       <c r="G18" s="39"/>
       <c r="H18" s="40"/>
       <c r="I18" s="41"/>
       <c r="J18" s="42"/>
     </row>
     <row r="19" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="42"/>
       <c r="B19" s="43" t="s">
         <v>72</v>
       </c>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="74"/>
       <c r="J19" s="42"/>
@@ -9022,110 +9104,110 @@
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="42"/>
       <c r="I22" s="42"/>
       <c r="J22" s="42"/>
     </row>
     <row r="23" spans="1:10" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="24" spans="1:10" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:10" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="1:10" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:10" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="1:10" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="1:10" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="1:10" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="1:10" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:10" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="33" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="34" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="35" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="36" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="37" ht="15" hidden="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="12">
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:A18"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="E9:G9"/>
     <mergeCell ref="E10:G10"/>
     <mergeCell ref="E11:G11"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:F13"/>
-    <mergeCell ref="J13:J14"/>
-[...3 lines deleted...]
-    <mergeCell ref="A15:B15"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <dataValidations count="6">
     <dataValidation type="decimal" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="room air temperature must be lower than water temperature" sqref="C11" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>C10</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="return must be lower than inlet" sqref="C10" xr:uid="{00000000-0002-0000-0200-000001000000}">
       <formula1>C9</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="water temperature max 95°C" sqref="C9" xr:uid="{00000000-0002-0000-0200-000002000000}">
       <formula1>95</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="room temperature must be higher than watertemperature" sqref="H11" xr:uid="{00000000-0002-0000-0200-000003000000}">
       <formula1>H10</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="return must be higher than inlet" sqref="H10" xr:uid="{00000000-0002-0000-0200-000004000000}">
       <formula1>H9</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="value must be higher than 15" sqref="H9" xr:uid="{00000000-0002-0000-0200-000005000000}">
       <formula1>14.9</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Blad4"/>
   <dimension ref="A1:J37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F5" sqref="F5:I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="25.85546875" style="10" customWidth="1"/>
     <col min="3" max="9" width="9.7109375" customWidth="1"/>
     <col min="10" max="10" width="4.7109375" customWidth="1"/>
     <col min="11" max="16384" width="8.85546875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="31.5" x14ac:dyDescent="0.5">
       <c r="A1" s="42"/>
-      <c r="B1" s="183" t="s">
+      <c r="B1" s="179" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="190"/>
       <c r="D1" s="190"/>
       <c r="E1" s="190"/>
       <c r="F1" s="190"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="42"/>
       <c r="B2" s="43"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="42"/>
@@ -9236,208 +9318,208 @@
       <c r="J7" s="42"/>
     </row>
     <row r="8" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A8" s="42"/>
       <c r="B8" s="51" t="s">
         <v>206</v>
       </c>
       <c r="C8" s="52"/>
       <c r="D8" s="53"/>
       <c r="E8" s="54"/>
       <c r="F8" s="55"/>
       <c r="G8" s="56" t="s">
         <v>207</v>
       </c>
       <c r="H8" s="55"/>
       <c r="I8" s="57"/>
       <c r="J8" s="42"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="42"/>
       <c r="B9" s="58" t="s">
         <v>208</v>
       </c>
       <c r="C9" s="12"/>
       <c r="D9" s="59"/>
-      <c r="E9" s="184" t="str">
+      <c r="E9" s="180" t="str">
         <f>B9</f>
         <v>Supply water</v>
       </c>
-      <c r="F9" s="185"/>
-      <c r="G9" s="185"/>
+      <c r="F9" s="181"/>
+      <c r="G9" s="181"/>
       <c r="H9" s="12"/>
       <c r="I9" s="60">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J9" s="42"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="42"/>
       <c r="B10" s="58" t="s">
         <v>209</v>
       </c>
       <c r="C10" s="12"/>
       <c r="D10" s="59"/>
-      <c r="E10" s="184" t="str">
+      <c r="E10" s="180" t="str">
         <f>B10</f>
         <v>Return water</v>
       </c>
-      <c r="F10" s="185"/>
-      <c r="G10" s="185"/>
+      <c r="F10" s="181"/>
+      <c r="G10" s="181"/>
       <c r="H10" s="12"/>
       <c r="I10" s="60">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J10" s="42"/>
     </row>
     <row r="11" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="42"/>
       <c r="B11" s="61" t="s">
         <v>210</v>
       </c>
       <c r="C11" s="12"/>
       <c r="D11" s="59"/>
-      <c r="E11" s="184" t="str">
+      <c r="E11" s="180" t="str">
         <f>B11</f>
         <v>Entering air (dry bulb)</v>
       </c>
-      <c r="F11" s="185"/>
+      <c r="F11" s="181"/>
       <c r="G11" s="191"/>
       <c r="H11" s="141"/>
       <c r="I11" s="62">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J11" s="42"/>
     </row>
     <row r="12" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="42"/>
       <c r="B12" s="43"/>
       <c r="C12" s="63"/>
       <c r="D12" s="64"/>
       <c r="E12" s="65"/>
       <c r="F12" s="60"/>
       <c r="G12" s="42"/>
       <c r="H12" s="42"/>
       <c r="I12" s="42"/>
       <c r="J12" s="42"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="43"/>
-      <c r="C13" s="186" t="str">
+      <c r="C13" s="182" t="str">
         <f>CONCATENATE(B8," ",C9,"/",C10,"/",C11)</f>
         <v>Heating: //</v>
       </c>
       <c r="D13" s="192"/>
-      <c r="E13" s="188" t="str">
+      <c r="E13" s="184" t="str">
         <f>CONCATENATE(G8," ",H9,"/",H10,"/",H11)</f>
         <v>Cooling: //</v>
       </c>
-      <c r="F13" s="189"/>
-      <c r="G13" s="176" t="s">
+      <c r="F13" s="185"/>
+      <c r="G13" s="186" t="s">
         <v>211</v>
       </c>
-      <c r="H13" s="176" t="s">
+      <c r="H13" s="186" t="s">
         <v>55</v>
       </c>
-      <c r="I13" s="176" t="s">
+      <c r="I13" s="186" t="s">
         <v>212</v>
       </c>
-      <c r="J13" s="176" t="s">
+      <c r="J13" s="186" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1" ht="144.94999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="66"/>
       <c r="B14" s="66"/>
       <c r="C14" s="67" t="s">
         <v>214</v>
       </c>
       <c r="D14" s="68" t="s">
         <v>215</v>
       </c>
       <c r="E14" s="69" t="s">
         <v>216</v>
       </c>
       <c r="F14" s="70" t="str">
         <f>D14</f>
         <v>Water flow</v>
       </c>
-      <c r="G14" s="177"/>
-[...2 lines deleted...]
-      <c r="J14" s="177"/>
+      <c r="G14" s="187"/>
+      <c r="H14" s="187"/>
+      <c r="I14" s="187"/>
+      <c r="J14" s="187"/>
     </row>
     <row r="15" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="178" t="s">
+      <c r="A15" s="188" t="s">
         <v>42</v>
       </c>
-      <c r="B15" s="179"/>
+      <c r="B15" s="189"/>
       <c r="C15" s="18"/>
       <c r="D15" s="19"/>
       <c r="E15" s="20"/>
       <c r="F15" s="21"/>
       <c r="G15" s="22"/>
       <c r="H15" s="23"/>
       <c r="I15" s="24"/>
       <c r="J15" s="42"/>
     </row>
     <row r="16" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="180" t="s">
+      <c r="A16" s="176" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="71" t="s">
         <v>217</v>
       </c>
       <c r="C16" s="25"/>
       <c r="D16" s="26"/>
       <c r="E16" s="27"/>
       <c r="F16" s="28"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="31"/>
       <c r="J16" s="42"/>
     </row>
     <row r="17" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="181"/>
+      <c r="A17" s="177"/>
       <c r="B17" s="72" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="137"/>
       <c r="D17" s="138"/>
       <c r="E17" s="139"/>
       <c r="F17" s="140"/>
       <c r="G17" s="32"/>
       <c r="H17" s="33"/>
       <c r="I17" s="34"/>
       <c r="J17" s="42"/>
     </row>
     <row r="18" spans="1:10" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="182"/>
+      <c r="A18" s="178"/>
       <c r="B18" s="73" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="35"/>
       <c r="D18" s="36"/>
       <c r="E18" s="37"/>
       <c r="F18" s="38"/>
       <c r="G18" s="39"/>
       <c r="H18" s="40"/>
       <c r="I18" s="41"/>
       <c r="J18" s="42"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" s="42"/>
       <c r="B19" s="43" t="s">
         <v>73</v>
       </c>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="74"/>
       <c r="J19" s="42"/>
@@ -9486,109 +9568,109 @@
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="42"/>
       <c r="I22" s="42"/>
       <c r="J22" s="42"/>
     </row>
     <row r="23" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="24" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="33" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="35" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="36" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="37" hidden="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="12">
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:A18"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="E9:G9"/>
     <mergeCell ref="E10:G10"/>
     <mergeCell ref="E11:G11"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:F13"/>
-    <mergeCell ref="J13:J14"/>
-[...3 lines deleted...]
-    <mergeCell ref="A15:B15"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="value must be higher than 15" sqref="H9" xr:uid="{00000000-0002-0000-0300-000000000000}">
       <formula1>14.9</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="return must be higher than inlet" sqref="H10" xr:uid="{00000000-0002-0000-0300-000001000000}">
       <formula1>H9</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="room temperature must be higher than watertemperature" sqref="H11" xr:uid="{00000000-0002-0000-0300-000002000000}">
       <formula1>H10</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="water temperature max 95°C" sqref="C9" xr:uid="{00000000-0002-0000-0300-000003000000}">
       <formula1>95</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="return must be lower than inlet" sqref="C10" xr:uid="{00000000-0002-0000-0300-000004000000}">
       <formula1>C9</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="room air temperature must be lower than water temperature" sqref="C11" xr:uid="{00000000-0002-0000-0300-000005000000}">
       <formula1>C10</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Blad5"/>
   <dimension ref="A1:J37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F5" sqref="F5:I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="25.85546875" style="10" customWidth="1"/>
     <col min="3" max="9" width="9.7109375" customWidth="1"/>
     <col min="10" max="10" width="4.7109375" customWidth="1"/>
     <col min="11" max="16384" width="8.85546875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="31.5" x14ac:dyDescent="0.5">
       <c r="A1" s="42"/>
-      <c r="B1" s="183" t="s">
+      <c r="B1" s="179" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="190"/>
       <c r="D1" s="190"/>
       <c r="E1" s="190"/>
       <c r="F1" s="190"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="42"/>
       <c r="B2" s="43"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="42"/>
@@ -9699,208 +9781,208 @@
       <c r="J7" s="42"/>
     </row>
     <row r="8" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A8" s="42"/>
       <c r="B8" s="51" t="s">
         <v>169</v>
       </c>
       <c r="C8" s="52"/>
       <c r="D8" s="53"/>
       <c r="E8" s="54"/>
       <c r="F8" s="55"/>
       <c r="G8" s="56" t="s">
         <v>170</v>
       </c>
       <c r="H8" s="55"/>
       <c r="I8" s="57"/>
       <c r="J8" s="42"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="42"/>
       <c r="B9" s="58" t="s">
         <v>171</v>
       </c>
       <c r="C9" s="12"/>
       <c r="D9" s="59"/>
-      <c r="E9" s="184" t="str">
+      <c r="E9" s="180" t="str">
         <f>B9</f>
         <v>Entrée de l'eau</v>
       </c>
-      <c r="F9" s="185"/>
-      <c r="G9" s="185"/>
+      <c r="F9" s="181"/>
+      <c r="G9" s="181"/>
       <c r="H9" s="12"/>
       <c r="I9" s="60">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J9" s="42"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="42"/>
       <c r="B10" s="58" t="s">
         <v>172</v>
       </c>
       <c r="C10" s="12"/>
       <c r="D10" s="59"/>
-      <c r="E10" s="184" t="str">
+      <c r="E10" s="180" t="str">
         <f>B10</f>
         <v>Retour de l'eau</v>
       </c>
-      <c r="F10" s="185"/>
-      <c r="G10" s="185"/>
+      <c r="F10" s="181"/>
+      <c r="G10" s="181"/>
       <c r="H10" s="12"/>
       <c r="I10" s="60">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J10" s="42"/>
     </row>
     <row r="11" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="42"/>
       <c r="B11" s="61" t="s">
         <v>173</v>
       </c>
       <c r="C11" s="12"/>
       <c r="D11" s="59"/>
-      <c r="E11" s="184" t="str">
+      <c r="E11" s="180" t="str">
         <f>B11</f>
         <v>Ambiante (bulbe sec)</v>
       </c>
-      <c r="F11" s="185"/>
+      <c r="F11" s="181"/>
       <c r="G11" s="191"/>
       <c r="H11" s="141"/>
       <c r="I11" s="62">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J11" s="42"/>
     </row>
     <row r="12" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="42"/>
       <c r="B12" s="43"/>
       <c r="C12" s="63"/>
       <c r="D12" s="64"/>
       <c r="E12" s="65"/>
       <c r="F12" s="60"/>
       <c r="G12" s="42"/>
       <c r="H12" s="42"/>
       <c r="I12" s="42"/>
       <c r="J12" s="42"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="43"/>
-      <c r="C13" s="186" t="str">
+      <c r="C13" s="182" t="str">
         <f>CONCATENATE(B8," ",C9,"/",C10,"/",C11)</f>
         <v>Chauffer: //</v>
       </c>
       <c r="D13" s="192"/>
-      <c r="E13" s="188" t="str">
+      <c r="E13" s="184" t="str">
         <f>CONCATENATE(G8," ",H9,"/",H10,"/",H11)</f>
         <v>Refroidir: //</v>
       </c>
-      <c r="F13" s="189"/>
-      <c r="G13" s="176" t="s">
+      <c r="F13" s="185"/>
+      <c r="G13" s="186" t="s">
         <v>174</v>
       </c>
-      <c r="H13" s="176" t="s">
+      <c r="H13" s="186" t="s">
         <v>54</v>
       </c>
-      <c r="I13" s="176" t="s">
+      <c r="I13" s="186" t="s">
         <v>175</v>
       </c>
-      <c r="J13" s="176" t="s">
+      <c r="J13" s="186" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1" ht="144.94999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="66"/>
       <c r="B14" s="66"/>
       <c r="C14" s="67" t="s">
         <v>177</v>
       </c>
       <c r="D14" s="68" t="s">
         <v>178</v>
       </c>
       <c r="E14" s="69" t="s">
         <v>179</v>
       </c>
       <c r="F14" s="70" t="str">
         <f>D14</f>
         <v>Débit d'eau</v>
       </c>
-      <c r="G14" s="177"/>
-[...2 lines deleted...]
-      <c r="J14" s="177"/>
+      <c r="G14" s="187"/>
+      <c r="H14" s="187"/>
+      <c r="I14" s="187"/>
+      <c r="J14" s="187"/>
     </row>
     <row r="15" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="178" t="s">
+      <c r="A15" s="188" t="s">
         <v>53</v>
       </c>
-      <c r="B15" s="179"/>
+      <c r="B15" s="189"/>
       <c r="C15" s="18"/>
       <c r="D15" s="19"/>
       <c r="E15" s="20"/>
       <c r="F15" s="21"/>
       <c r="G15" s="22"/>
       <c r="H15" s="23"/>
       <c r="I15" s="24"/>
       <c r="J15" s="42"/>
     </row>
     <row r="16" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="180" t="s">
+      <c r="A16" s="176" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="71" t="s">
         <v>70</v>
       </c>
       <c r="C16" s="25"/>
       <c r="D16" s="26"/>
       <c r="E16" s="27"/>
       <c r="F16" s="28"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="31"/>
       <c r="J16" s="42"/>
     </row>
     <row r="17" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="181"/>
+      <c r="A17" s="177"/>
       <c r="B17" s="72" t="s">
         <v>52</v>
       </c>
       <c r="C17" s="137"/>
       <c r="D17" s="138"/>
       <c r="E17" s="139"/>
       <c r="F17" s="140"/>
       <c r="G17" s="32"/>
       <c r="H17" s="33"/>
       <c r="I17" s="34"/>
       <c r="J17" s="42"/>
     </row>
     <row r="18" spans="1:10" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="182"/>
+      <c r="A18" s="178"/>
       <c r="B18" s="73" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="35"/>
       <c r="D18" s="36"/>
       <c r="E18" s="37"/>
       <c r="F18" s="38"/>
       <c r="G18" s="39"/>
       <c r="H18" s="40"/>
       <c r="I18" s="41"/>
       <c r="J18" s="42"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" s="42"/>
       <c r="B19" s="43" t="s">
         <v>74</v>
       </c>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="74"/>
       <c r="J19" s="42"/>
@@ -9949,115 +10031,115 @@
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="42"/>
       <c r="I22" s="42"/>
       <c r="J22" s="42"/>
     </row>
     <row r="23" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="24" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="33" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="35" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="36" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="37" hidden="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="12">
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:A18"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="E9:G9"/>
     <mergeCell ref="E10:G10"/>
     <mergeCell ref="E11:G11"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:F13"/>
-    <mergeCell ref="J13:J14"/>
-[...3 lines deleted...]
-    <mergeCell ref="A15:B15"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation type="decimal" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="room air temperature must be lower than water temperature" sqref="C11" xr:uid="{00000000-0002-0000-0400-000000000000}">
       <formula1>C10</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="return must be lower than inlet" sqref="C10" xr:uid="{00000000-0002-0000-0400-000001000000}">
       <formula1>C9</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="water temperature max 95°C" sqref="C9" xr:uid="{00000000-0002-0000-0400-000002000000}">
       <formula1>95</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="room temperature must be higher than watertemperature" sqref="H11" xr:uid="{00000000-0002-0000-0400-000003000000}">
       <formula1>H10</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="return must be higher than inlet" sqref="H10" xr:uid="{00000000-0002-0000-0400-000004000000}">
       <formula1>H9</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="value must be higher than 15" sqref="H9" xr:uid="{00000000-0002-0000-0400-000005000000}">
       <formula1>14.9</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Blad6"/>
   <dimension ref="A1:J37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F5" sqref="F5:I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="25.85546875" style="10" customWidth="1"/>
     <col min="3" max="9" width="9.7109375" customWidth="1"/>
     <col min="10" max="10" width="4.7109375" customWidth="1"/>
     <col min="11" max="16384" width="8.85546875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="31.5" x14ac:dyDescent="0.5">
       <c r="A1" s="42"/>
-      <c r="B1" s="183" t="s">
+      <c r="B1" s="179" t="s">
         <v>31</v>
       </c>
-      <c r="C1" s="183"/>
-[...2 lines deleted...]
-      <c r="F1" s="183"/>
+      <c r="C1" s="179"/>
+      <c r="D1" s="179"/>
+      <c r="E1" s="179"/>
+      <c r="F1" s="179"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="42"/>
       <c r="B2" s="43"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="42"/>
       <c r="B3" s="44" t="s">
         <v>83</v>
       </c>
       <c r="C3" s="13"/>
       <c r="D3" s="45" t="s">
         <v>21</v>
@@ -10164,207 +10246,207 @@
       <c r="J7" s="42"/>
     </row>
     <row r="8" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A8" s="42"/>
       <c r="B8" s="51" t="s">
         <v>188</v>
       </c>
       <c r="C8" s="52"/>
       <c r="D8" s="53"/>
       <c r="E8" s="54"/>
       <c r="F8" s="55"/>
       <c r="G8" s="56" t="s">
         <v>189</v>
       </c>
       <c r="H8" s="55"/>
       <c r="I8" s="57"/>
       <c r="J8" s="42"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="42"/>
       <c r="B9" s="58" t="s">
         <v>190</v>
       </c>
       <c r="C9" s="12"/>
       <c r="D9" s="59"/>
-      <c r="E9" s="184" t="str">
+      <c r="E9" s="180" t="str">
         <f>B9</f>
         <v>Vorlauf wasser</v>
       </c>
-      <c r="F9" s="185"/>
-      <c r="G9" s="185"/>
+      <c r="F9" s="181"/>
+      <c r="G9" s="181"/>
       <c r="H9" s="12"/>
       <c r="I9" s="60">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J9" s="42"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="42"/>
       <c r="B10" s="58" t="s">
         <v>191</v>
       </c>
       <c r="C10" s="12"/>
       <c r="D10" s="59"/>
-      <c r="E10" s="184" t="str">
+      <c r="E10" s="180" t="str">
         <f>B10</f>
         <v>Rücklauf wasser</v>
       </c>
-      <c r="F10" s="185"/>
-      <c r="G10" s="185"/>
+      <c r="F10" s="181"/>
+      <c r="G10" s="181"/>
       <c r="H10" s="12"/>
       <c r="I10" s="60">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J10" s="42"/>
     </row>
     <row r="11" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="42"/>
       <c r="B11" s="61" t="s">
         <v>192</v>
       </c>
       <c r="C11" s="12"/>
       <c r="D11" s="59"/>
-      <c r="E11" s="184" t="str">
+      <c r="E11" s="180" t="str">
         <f>B11</f>
         <v>Raum (trocken)</v>
       </c>
-      <c r="F11" s="185"/>
-      <c r="G11" s="185"/>
+      <c r="F11" s="181"/>
+      <c r="G11" s="181"/>
       <c r="H11" s="141"/>
       <c r="I11" s="62">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J11" s="42"/>
     </row>
     <row r="12" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="42"/>
       <c r="B12" s="43"/>
       <c r="C12" s="63"/>
       <c r="D12" s="64"/>
       <c r="E12" s="65"/>
       <c r="F12" s="60"/>
       <c r="G12" s="42"/>
       <c r="H12" s="42"/>
       <c r="I12" s="42"/>
       <c r="J12" s="42"/>
     </row>
     <row r="13" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="43"/>
-      <c r="C13" s="186" t="str">
+      <c r="C13" s="182" t="str">
         <f>CONCATENATE(B8," ",C9,"/",C10,"/",C11)</f>
         <v>Heizen: //</v>
       </c>
-      <c r="D13" s="187"/>
-      <c r="E13" s="188" t="str">
+      <c r="D13" s="183"/>
+      <c r="E13" s="184" t="str">
         <f>CONCATENATE(G8," ",H9,"/",H10,"/",H11)</f>
         <v>Kühlen: //</v>
       </c>
-      <c r="F13" s="189"/>
-      <c r="G13" s="176" t="s">
+      <c r="F13" s="185"/>
+      <c r="G13" s="186" t="s">
         <v>193</v>
       </c>
-      <c r="H13" s="176" t="s">
+      <c r="H13" s="186" t="s">
         <v>84</v>
       </c>
-      <c r="I13" s="176" t="s">
+      <c r="I13" s="186" t="s">
         <v>194</v>
       </c>
-      <c r="J13" s="176" t="s">
+      <c r="J13" s="186" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1" ht="144.94999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="66"/>
       <c r="B14" s="66"/>
       <c r="C14" s="67" t="s">
         <v>196</v>
       </c>
       <c r="D14" s="68" t="s">
         <v>197</v>
       </c>
       <c r="E14" s="69" t="s">
         <v>198</v>
       </c>
       <c r="F14" s="70" t="s">
         <v>199</v>
       </c>
-      <c r="G14" s="177"/>
-[...2 lines deleted...]
-      <c r="J14" s="177"/>
+      <c r="G14" s="187"/>
+      <c r="H14" s="187"/>
+      <c r="I14" s="187"/>
+      <c r="J14" s="187"/>
     </row>
     <row r="15" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="178" t="s">
+      <c r="A15" s="188" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="179"/>
+      <c r="B15" s="189"/>
       <c r="C15" s="18"/>
       <c r="D15" s="19"/>
       <c r="E15" s="20"/>
       <c r="F15" s="21"/>
       <c r="G15" s="22"/>
       <c r="H15" s="23"/>
       <c r="I15" s="24"/>
       <c r="J15" s="42"/>
     </row>
     <row r="16" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="180" t="s">
+      <c r="A16" s="176" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="71" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="25"/>
       <c r="D16" s="26"/>
       <c r="E16" s="27"/>
       <c r="F16" s="28"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="31"/>
       <c r="J16" s="42"/>
     </row>
     <row r="17" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="181"/>
+      <c r="A17" s="177"/>
       <c r="B17" s="72" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="137"/>
       <c r="D17" s="138"/>
       <c r="E17" s="139"/>
       <c r="F17" s="140"/>
       <c r="G17" s="32"/>
       <c r="H17" s="33"/>
       <c r="I17" s="34"/>
       <c r="J17" s="42"/>
     </row>
     <row r="18" spans="1:10" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="182"/>
+      <c r="A18" s="178"/>
       <c r="B18" s="73" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="35"/>
       <c r="D18" s="36"/>
       <c r="E18" s="37"/>
       <c r="F18" s="38"/>
       <c r="G18" s="39"/>
       <c r="H18" s="40"/>
       <c r="I18" s="41"/>
       <c r="J18" s="42"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" s="42"/>
       <c r="B19" s="43" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="74"/>
       <c r="J19" s="42"/>
@@ -10413,109 +10495,109 @@
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="42"/>
       <c r="I22" s="42"/>
       <c r="J22" s="42"/>
     </row>
     <row r="23" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="24" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="33" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="35" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="36" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="37" hidden="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="12">
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:A18"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="E9:G9"/>
     <mergeCell ref="E10:G10"/>
     <mergeCell ref="E11:G11"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:F13"/>
-    <mergeCell ref="J13:J14"/>
-[...3 lines deleted...]
-    <mergeCell ref="A15:B15"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="value must be higher than 15" sqref="H9" xr:uid="{00000000-0002-0000-0500-000000000000}">
       <formula1>14.9</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="return must be higher than inlet" sqref="H10" xr:uid="{00000000-0002-0000-0500-000001000000}">
       <formula1>H9</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="room temperature must be higher than watertemperature" sqref="H11" xr:uid="{00000000-0002-0000-0500-000002000000}">
       <formula1>H10</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="water temperature max 95°C" sqref="C9" xr:uid="{00000000-0002-0000-0500-000003000000}">
       <formula1>95</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="return must be lower than inlet" sqref="C10" xr:uid="{00000000-0002-0000-0500-000004000000}">
       <formula1>C9</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="room air temperature must be lower than water temperature" sqref="C11" xr:uid="{00000000-0002-0000-0500-000005000000}">
       <formula1>C10</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Blad8"/>
   <dimension ref="A1:J37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F5" sqref="F5:I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="25.85546875" style="10" customWidth="1"/>
     <col min="3" max="9" width="9.7109375" customWidth="1"/>
     <col min="10" max="10" width="4.7109375" customWidth="1"/>
     <col min="11" max="16384" width="8.85546875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="31.5" x14ac:dyDescent="0.5">
       <c r="A1" s="42"/>
-      <c r="B1" s="183" t="s">
+      <c r="B1" s="179" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="190"/>
       <c r="D1" s="190"/>
       <c r="E1" s="190"/>
       <c r="F1" s="190"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="42"/>
       <c r="B2" s="43"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="42"/>
@@ -10626,208 +10708,208 @@
       <c r="J7" s="42"/>
     </row>
     <row r="8" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A8" s="42"/>
       <c r="B8" s="51" t="s">
         <v>116</v>
       </c>
       <c r="C8" s="52"/>
       <c r="D8" s="53"/>
       <c r="E8" s="54"/>
       <c r="F8" s="55"/>
       <c r="G8" s="56" t="s">
         <v>117</v>
       </c>
       <c r="H8" s="55"/>
       <c r="I8" s="57"/>
       <c r="J8" s="42"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="42"/>
       <c r="B9" s="58" t="s">
         <v>118</v>
       </c>
       <c r="C9" s="12"/>
       <c r="D9" s="59"/>
-      <c r="E9" s="184" t="str">
+      <c r="E9" s="180" t="str">
         <f>B9</f>
         <v>Tur vann</v>
       </c>
-      <c r="F9" s="185"/>
-      <c r="G9" s="185"/>
+      <c r="F9" s="181"/>
+      <c r="G9" s="181"/>
       <c r="H9" s="12"/>
       <c r="I9" s="60">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J9" s="42"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="42"/>
       <c r="B10" s="58" t="s">
         <v>119</v>
       </c>
       <c r="C10" s="12"/>
       <c r="D10" s="59"/>
-      <c r="E10" s="184" t="str">
+      <c r="E10" s="180" t="str">
         <f>B10</f>
         <v>Retur vann</v>
       </c>
-      <c r="F10" s="185"/>
-      <c r="G10" s="185"/>
+      <c r="F10" s="181"/>
+      <c r="G10" s="181"/>
       <c r="H10" s="12"/>
       <c r="I10" s="60">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J10" s="42"/>
     </row>
     <row r="11" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="42"/>
       <c r="B11" s="61" t="s">
         <v>120</v>
       </c>
       <c r="C11" s="12"/>
       <c r="D11" s="59"/>
-      <c r="E11" s="184" t="str">
+      <c r="E11" s="180" t="str">
         <f>B11</f>
         <v>Rom (tørr pære)</v>
       </c>
-      <c r="F11" s="185"/>
+      <c r="F11" s="181"/>
       <c r="G11" s="191"/>
       <c r="H11" s="141"/>
       <c r="I11" s="62">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J11" s="42"/>
     </row>
     <row r="12" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="42"/>
       <c r="B12" s="43"/>
       <c r="C12" s="63"/>
       <c r="D12" s="64"/>
       <c r="E12" s="65"/>
       <c r="F12" s="60"/>
       <c r="G12" s="42"/>
       <c r="H12" s="42"/>
       <c r="I12" s="42"/>
       <c r="J12" s="42"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="43"/>
-      <c r="C13" s="186" t="str">
+      <c r="C13" s="182" t="str">
         <f>CONCATENATE(B8," ",C9,"/",C10,"/",C11)</f>
         <v>Varme: //</v>
       </c>
       <c r="D13" s="192"/>
-      <c r="E13" s="188" t="str">
+      <c r="E13" s="184" t="str">
         <f>CONCATENATE(G8," ",H9,"/",H10,"/",H11)</f>
         <v>Kjøling: //</v>
       </c>
-      <c r="F13" s="189"/>
-      <c r="G13" s="176" t="s">
+      <c r="F13" s="185"/>
+      <c r="G13" s="186" t="s">
         <v>121</v>
       </c>
-      <c r="H13" s="176" t="s">
+      <c r="H13" s="186" t="s">
         <v>122</v>
       </c>
-      <c r="I13" s="176" t="s">
+      <c r="I13" s="186" t="s">
         <v>123</v>
       </c>
-      <c r="J13" s="176" t="s">
+      <c r="J13" s="186" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1" ht="144.94999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="66"/>
       <c r="B14" s="66"/>
       <c r="C14" s="67" t="s">
         <v>125</v>
       </c>
       <c r="D14" s="68" t="s">
         <v>126</v>
       </c>
       <c r="E14" s="69" t="s">
         <v>127</v>
       </c>
       <c r="F14" s="70" t="str">
         <f>D14</f>
         <v>Vannmengde</v>
       </c>
-      <c r="G14" s="177"/>
-[...2 lines deleted...]
-      <c r="J14" s="177"/>
+      <c r="G14" s="187"/>
+      <c r="H14" s="187"/>
+      <c r="I14" s="187"/>
+      <c r="J14" s="187"/>
     </row>
     <row r="15" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="178" t="s">
+      <c r="A15" s="188" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="179"/>
+      <c r="B15" s="189"/>
       <c r="C15" s="18"/>
       <c r="D15" s="19"/>
       <c r="E15" s="20"/>
       <c r="F15" s="21"/>
       <c r="G15" s="22"/>
       <c r="H15" s="23"/>
       <c r="I15" s="24"/>
       <c r="J15" s="42"/>
     </row>
     <row r="16" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="180" t="s">
+      <c r="A16" s="176" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="71" t="s">
         <v>128</v>
       </c>
       <c r="C16" s="25"/>
       <c r="D16" s="26"/>
       <c r="E16" s="27"/>
       <c r="F16" s="28"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="31"/>
       <c r="J16" s="42"/>
     </row>
     <row r="17" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="181"/>
+      <c r="A17" s="177"/>
       <c r="B17" s="72" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="137"/>
       <c r="D17" s="138"/>
       <c r="E17" s="139"/>
       <c r="F17" s="140"/>
       <c r="G17" s="32"/>
       <c r="H17" s="33"/>
       <c r="I17" s="34"/>
       <c r="J17" s="42"/>
     </row>
     <row r="18" spans="1:10" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="182"/>
+      <c r="A18" s="178"/>
       <c r="B18" s="73" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="35"/>
       <c r="D18" s="36"/>
       <c r="E18" s="37"/>
       <c r="F18" s="38"/>
       <c r="G18" s="39"/>
       <c r="H18" s="40"/>
       <c r="I18" s="41"/>
       <c r="J18" s="42"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" s="42"/>
       <c r="B19" s="43" t="s">
         <v>129</v>
       </c>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="74"/>
       <c r="J19" s="42"/>
@@ -10876,109 +10958,109 @@
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="42"/>
       <c r="I22" s="42"/>
       <c r="J22" s="42"/>
     </row>
     <row r="23" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="24" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="33" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="35" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="36" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="37" hidden="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="12">
-    <mergeCell ref="H13:H14"/>
-[...3 lines deleted...]
-    <mergeCell ref="A16:A18"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="E9:G9"/>
     <mergeCell ref="E10:G10"/>
     <mergeCell ref="E11:G11"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:A18"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation type="decimal" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="room air temperature must be lower than water temperature" sqref="C11" xr:uid="{00000000-0002-0000-0600-000000000000}">
       <formula1>C10</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="return must be lower than inlet" sqref="C10" xr:uid="{00000000-0002-0000-0600-000001000000}">
       <formula1>C9</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="water temperature max 95°C" sqref="C9" xr:uid="{00000000-0002-0000-0600-000002000000}">
       <formula1>95</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="room temperature must be higher than watertemperature" sqref="H11" xr:uid="{00000000-0002-0000-0600-000003000000}">
       <formula1>H10</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="return must be higher than inlet" sqref="H10" xr:uid="{00000000-0002-0000-0600-000004000000}">
       <formula1>H9</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="value must be higher than 15" sqref="H9" xr:uid="{00000000-0002-0000-0600-000005000000}">
       <formula1>14.9</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Blad9"/>
   <dimension ref="A1:J37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F5" sqref="F5:I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="25.85546875" style="10" customWidth="1"/>
     <col min="3" max="9" width="9.7109375" customWidth="1"/>
     <col min="10" max="10" width="4.7109375" customWidth="1"/>
     <col min="11" max="16384" width="8.85546875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="31.5" x14ac:dyDescent="0.5">
       <c r="A1" s="42"/>
-      <c r="B1" s="183" t="s">
+      <c r="B1" s="179" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="190"/>
       <c r="D1" s="190"/>
       <c r="E1" s="190"/>
       <c r="F1" s="190"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="42"/>
       <c r="B2" s="43"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="42"/>
@@ -11089,208 +11171,208 @@
       <c r="J7" s="42"/>
     </row>
     <row r="8" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A8" s="42"/>
       <c r="B8" s="51" t="s">
         <v>145</v>
       </c>
       <c r="C8" s="52"/>
       <c r="D8" s="53"/>
       <c r="E8" s="54"/>
       <c r="F8" s="55"/>
       <c r="G8" s="56" t="s">
         <v>146</v>
       </c>
       <c r="H8" s="55"/>
       <c r="I8" s="57"/>
       <c r="J8" s="42"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="42"/>
       <c r="B9" s="58" t="s">
         <v>147</v>
       </c>
       <c r="C9" s="12"/>
       <c r="D9" s="59"/>
-      <c r="E9" s="184" t="str">
+      <c r="E9" s="180" t="str">
         <f>B9</f>
         <v>Agua impulsión</v>
       </c>
-      <c r="F9" s="185"/>
-      <c r="G9" s="185"/>
+      <c r="F9" s="181"/>
+      <c r="G9" s="181"/>
       <c r="H9" s="12"/>
       <c r="I9" s="60">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J9" s="42"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="42"/>
       <c r="B10" s="58" t="s">
         <v>148</v>
       </c>
       <c r="C10" s="12"/>
       <c r="D10" s="59"/>
-      <c r="E10" s="184" t="str">
+      <c r="E10" s="180" t="str">
         <f>B10</f>
         <v>Agua retorno</v>
       </c>
-      <c r="F10" s="185"/>
-      <c r="G10" s="185"/>
+      <c r="F10" s="181"/>
+      <c r="G10" s="181"/>
       <c r="H10" s="12"/>
       <c r="I10" s="60">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J10" s="42"/>
     </row>
     <row r="11" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="42"/>
       <c r="B11" s="61" t="s">
         <v>149</v>
       </c>
       <c r="C11" s="12"/>
       <c r="D11" s="59"/>
-      <c r="E11" s="184" t="str">
+      <c r="E11" s="180" t="str">
         <f>B11</f>
         <v>Ambiente (bulbo seco)</v>
       </c>
-      <c r="F11" s="185"/>
+      <c r="F11" s="181"/>
       <c r="G11" s="191"/>
       <c r="H11" s="141"/>
       <c r="I11" s="62">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J11" s="42"/>
     </row>
     <row r="12" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="42"/>
       <c r="B12" s="43"/>
       <c r="C12" s="63"/>
       <c r="D12" s="64"/>
       <c r="E12" s="65"/>
       <c r="F12" s="60"/>
       <c r="G12" s="42"/>
       <c r="H12" s="42"/>
       <c r="I12" s="42"/>
       <c r="J12" s="42"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="43"/>
-      <c r="C13" s="186" t="str">
+      <c r="C13" s="182" t="str">
         <f>CONCATENATE(B8," ",C9,"/",C10,"/",C11)</f>
         <v>Calefacción: //</v>
       </c>
       <c r="D13" s="192"/>
-      <c r="E13" s="188" t="str">
+      <c r="E13" s="184" t="str">
         <f>CONCATENATE(G8," ",H9,"/",H10,"/",H11)</f>
         <v>Enfriamiento: //</v>
       </c>
-      <c r="F13" s="189"/>
-      <c r="G13" s="176" t="s">
+      <c r="F13" s="185"/>
+      <c r="G13" s="186" t="s">
         <v>150</v>
       </c>
-      <c r="H13" s="176" t="s">
+      <c r="H13" s="186" t="s">
         <v>151</v>
       </c>
-      <c r="I13" s="176" t="s">
+      <c r="I13" s="186" t="s">
         <v>152</v>
       </c>
-      <c r="J13" s="176" t="s">
+      <c r="J13" s="186" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1" ht="144.94999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="66"/>
       <c r="B14" s="66"/>
       <c r="C14" s="67" t="s">
         <v>154</v>
       </c>
       <c r="D14" s="68" t="s">
         <v>155</v>
       </c>
       <c r="E14" s="69" t="s">
         <v>156</v>
       </c>
       <c r="F14" s="70" t="str">
         <f>D14</f>
         <v>Caudal de agua, calefacción</v>
       </c>
-      <c r="G14" s="177"/>
-[...2 lines deleted...]
-      <c r="J14" s="177"/>
+      <c r="G14" s="187"/>
+      <c r="H14" s="187"/>
+      <c r="I14" s="187"/>
+      <c r="J14" s="187"/>
     </row>
     <row r="15" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="178" t="s">
+      <c r="A15" s="188" t="s">
         <v>42</v>
       </c>
-      <c r="B15" s="179"/>
+      <c r="B15" s="189"/>
       <c r="C15" s="18"/>
       <c r="D15" s="19"/>
       <c r="E15" s="20"/>
       <c r="F15" s="21"/>
       <c r="G15" s="22"/>
       <c r="H15" s="23"/>
       <c r="I15" s="24"/>
       <c r="J15" s="42"/>
     </row>
     <row r="16" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="180" t="s">
+      <c r="A16" s="176" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="71" t="s">
         <v>157</v>
       </c>
       <c r="C16" s="25"/>
       <c r="D16" s="26"/>
       <c r="E16" s="27"/>
       <c r="F16" s="28"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="31"/>
       <c r="J16" s="42"/>
     </row>
     <row r="17" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="181"/>
+      <c r="A17" s="177"/>
       <c r="B17" s="72" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="137"/>
       <c r="D17" s="138"/>
       <c r="E17" s="139"/>
       <c r="F17" s="140"/>
       <c r="G17" s="32"/>
       <c r="H17" s="33"/>
       <c r="I17" s="34"/>
       <c r="J17" s="42"/>
     </row>
     <row r="18" spans="1:10" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="182"/>
+      <c r="A18" s="178"/>
       <c r="B18" s="73" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="35"/>
       <c r="D18" s="36"/>
       <c r="E18" s="37"/>
       <c r="F18" s="38"/>
       <c r="G18" s="39"/>
       <c r="H18" s="40"/>
       <c r="I18" s="41"/>
       <c r="J18" s="42"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" s="42"/>
       <c r="B19" s="43" t="s">
         <v>158</v>
       </c>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="74"/>
       <c r="J19" s="42"/>
@@ -11339,115 +11421,115 @@
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="42"/>
       <c r="I22" s="42"/>
       <c r="J22" s="42"/>
     </row>
     <row r="23" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="24" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="33" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="35" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="36" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="37" hidden="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="12">
-    <mergeCell ref="H13:H14"/>
-[...3 lines deleted...]
-    <mergeCell ref="A16:A18"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="E9:G9"/>
     <mergeCell ref="E10:G10"/>
     <mergeCell ref="E11:G11"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:A18"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation type="decimal" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="room air temperature must be lower than water temperature" sqref="C11" xr:uid="{00000000-0002-0000-0700-000000000000}">
       <formula1>C10</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="return must be lower than inlet" sqref="C10" xr:uid="{00000000-0002-0000-0700-000001000000}">
       <formula1>C9</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="water temperature max 95°C" sqref="C9" xr:uid="{00000000-0002-0000-0700-000002000000}">
       <formula1>95</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="room temperature must be higher than watertemperature" sqref="H11" xr:uid="{00000000-0002-0000-0700-000003000000}">
       <formula1>H10</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="return must be higher than inlet" sqref="H10" xr:uid="{00000000-0002-0000-0700-000004000000}">
       <formula1>H9</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="value must be higher than 15" sqref="H9" xr:uid="{00000000-0002-0000-0700-000005000000}">
       <formula1>14.9</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Blad1"/>
   <dimension ref="A1:J37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F5" sqref="F5:I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="25.85546875" style="10" customWidth="1"/>
     <col min="3" max="9" width="9.7109375" customWidth="1"/>
     <col min="10" max="10" width="4.7109375" customWidth="1"/>
     <col min="11" max="16384" width="8.85546875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="31.5" x14ac:dyDescent="0.5">
       <c r="A1" s="42"/>
-      <c r="B1" s="183" t="s">
+      <c r="B1" s="179" t="s">
         <v>31</v>
       </c>
-      <c r="C1" s="183"/>
-[...2 lines deleted...]
-      <c r="F1" s="183"/>
+      <c r="C1" s="179"/>
+      <c r="D1" s="179"/>
+      <c r="E1" s="179"/>
+      <c r="F1" s="179"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="42"/>
       <c r="B2" s="43"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="42"/>
       <c r="B3" s="44" t="s">
         <v>272</v>
       </c>
       <c r="C3" s="13"/>
       <c r="D3" s="45" t="s">
         <v>21</v>
@@ -11552,208 +11634,208 @@
       <c r="J7" s="42"/>
     </row>
     <row r="8" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A8" s="42"/>
       <c r="B8" s="51" t="s">
         <v>281</v>
       </c>
       <c r="C8" s="52"/>
       <c r="D8" s="53"/>
       <c r="E8" s="54"/>
       <c r="F8" s="55"/>
       <c r="G8" s="56" t="s">
         <v>282</v>
       </c>
       <c r="H8" s="55"/>
       <c r="I8" s="57"/>
       <c r="J8" s="42"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="42"/>
       <c r="B9" s="58" t="s">
         <v>283</v>
       </c>
       <c r="C9" s="12"/>
       <c r="D9" s="59"/>
-      <c r="E9" s="184" t="str">
+      <c r="E9" s="180" t="str">
         <f>B9</f>
         <v>Tillopp</v>
       </c>
-      <c r="F9" s="185"/>
-      <c r="G9" s="185"/>
+      <c r="F9" s="181"/>
+      <c r="G9" s="181"/>
       <c r="H9" s="12"/>
       <c r="I9" s="60">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J9" s="42"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="42"/>
       <c r="B10" s="58" t="s">
         <v>284</v>
       </c>
       <c r="C10" s="12"/>
       <c r="D10" s="59"/>
-      <c r="E10" s="184" t="str">
+      <c r="E10" s="180" t="str">
         <f>B10</f>
         <v>Retur</v>
       </c>
-      <c r="F10" s="185"/>
-      <c r="G10" s="185"/>
+      <c r="F10" s="181"/>
+      <c r="G10" s="181"/>
       <c r="H10" s="12"/>
       <c r="I10" s="60">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J10" s="42"/>
     </row>
     <row r="11" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="42"/>
       <c r="B11" s="61" t="s">
         <v>285</v>
       </c>
       <c r="C11" s="12"/>
       <c r="D11" s="59"/>
-      <c r="E11" s="184" t="str">
+      <c r="E11" s="180" t="str">
         <f>B11</f>
         <v>Rum (torr)</v>
       </c>
-      <c r="F11" s="185"/>
-      <c r="G11" s="185"/>
+      <c r="F11" s="181"/>
+      <c r="G11" s="181"/>
       <c r="H11" s="141"/>
       <c r="I11" s="62">
         <f>D9</f>
         <v>0</v>
       </c>
       <c r="J11" s="42"/>
     </row>
     <row r="12" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="42"/>
       <c r="B12" s="43"/>
       <c r="C12" s="63"/>
       <c r="D12" s="64"/>
       <c r="E12" s="65"/>
       <c r="F12" s="60"/>
       <c r="G12" s="42"/>
       <c r="H12" s="42"/>
       <c r="I12" s="42"/>
       <c r="J12" s="42"/>
     </row>
     <row r="13" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="42"/>
       <c r="B13" s="43"/>
-      <c r="C13" s="186" t="str">
+      <c r="C13" s="182" t="str">
         <f>CONCATENATE(B8," ",C9,"/",C10,"/",C11)</f>
         <v>Värme: //</v>
       </c>
-      <c r="D13" s="187"/>
-      <c r="E13" s="188" t="str">
+      <c r="D13" s="183"/>
+      <c r="E13" s="184" t="str">
         <f>CONCATENATE(G8," ",H9,"/",H10,"/",H11)</f>
         <v>Kyla: //</v>
       </c>
-      <c r="F13" s="189"/>
-      <c r="G13" s="176" t="s">
+      <c r="F13" s="185"/>
+      <c r="G13" s="186" t="s">
         <v>286</v>
       </c>
-      <c r="H13" s="176" t="s">
+      <c r="H13" s="186" t="s">
         <v>287</v>
       </c>
-      <c r="I13" s="176" t="s">
+      <c r="I13" s="186" t="s">
         <v>288</v>
       </c>
-      <c r="J13" s="176" t="s">
+      <c r="J13" s="186" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1" ht="144.94999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="66"/>
       <c r="B14" s="66"/>
       <c r="C14" s="67" t="s">
         <v>290</v>
       </c>
       <c r="D14" s="68" t="s">
         <v>291</v>
       </c>
       <c r="E14" s="69" t="s">
         <v>292</v>
       </c>
       <c r="F14" s="70" t="str">
         <f>D14</f>
         <v>Vattenflöde</v>
       </c>
-      <c r="G14" s="177"/>
-[...2 lines deleted...]
-      <c r="J14" s="177"/>
+      <c r="G14" s="187"/>
+      <c r="H14" s="187"/>
+      <c r="I14" s="187"/>
+      <c r="J14" s="187"/>
     </row>
     <row r="15" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="178" t="s">
+      <c r="A15" s="188" t="s">
         <v>42</v>
       </c>
-      <c r="B15" s="179"/>
+      <c r="B15" s="189"/>
       <c r="C15" s="18"/>
       <c r="D15" s="19"/>
       <c r="E15" s="20"/>
       <c r="F15" s="21"/>
       <c r="G15" s="22"/>
       <c r="H15" s="23"/>
       <c r="I15" s="24"/>
       <c r="J15" s="42"/>
     </row>
     <row r="16" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="180" t="s">
+      <c r="A16" s="176" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="71" t="s">
         <v>293</v>
       </c>
       <c r="C16" s="25"/>
       <c r="D16" s="26"/>
       <c r="E16" s="27"/>
       <c r="F16" s="28"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="31"/>
       <c r="J16" s="42"/>
     </row>
     <row r="17" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="181"/>
+      <c r="A17" s="177"/>
       <c r="B17" s="72" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="137"/>
       <c r="D17" s="138"/>
       <c r="E17" s="139"/>
       <c r="F17" s="140"/>
       <c r="G17" s="32"/>
       <c r="H17" s="33"/>
       <c r="I17" s="34"/>
       <c r="J17" s="42"/>
     </row>
     <row r="18" spans="1:10" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="182"/>
+      <c r="A18" s="178"/>
       <c r="B18" s="73" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="35"/>
       <c r="D18" s="36"/>
       <c r="E18" s="37"/>
       <c r="F18" s="38"/>
       <c r="G18" s="39"/>
       <c r="H18" s="40"/>
       <c r="I18" s="41"/>
       <c r="J18" s="42"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" s="42"/>
       <c r="B19" s="43" t="s">
         <v>294</v>
       </c>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="74"/>
       <c r="J19" s="42"/>
@@ -11801,103 +11883,106 @@
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="42"/>
       <c r="I22" s="42"/>
       <c r="J22" s="42"/>
     </row>
     <row r="23" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="24" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:10" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="33" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="34" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="35" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="36" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="37" hidden="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:A18"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="E9:G9"/>
     <mergeCell ref="E10:G10"/>
     <mergeCell ref="E11:G11"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:G14"/>
-    <mergeCell ref="H13:H14"/>
-[...3 lines deleted...]
-    <mergeCell ref="A16:A18"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="value must be higher than 15" sqref="H9" xr:uid="{00000000-0002-0000-0800-000000000000}">
       <formula1>14.9</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="return must be higher than inlet" sqref="H10" xr:uid="{00000000-0002-0000-0800-000001000000}">
       <formula1>H9</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="room temperature must be higher than watertemperature" sqref="H11" xr:uid="{00000000-0002-0000-0800-000002000000}">
       <formula1>H10</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="water temperature max 95°C" sqref="C9" xr:uid="{00000000-0002-0000-0800-000003000000}">
       <formula1>95</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="return must be lower than inlet" sqref="C10" xr:uid="{00000000-0002-0000-0800-000004000000}">
       <formula1>C9</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="room air temperature must be lower than water temperature" sqref="C11" xr:uid="{00000000-0002-0000-0800-000005000000}">
       <formula1>C10</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CDBDD5C012A8454A83820A4004127A6F" ma:contentTypeVersion="11" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="07e5dadcd93712eabc6e9fd12b46f9d6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="d353bb20-fdf4-464f-aa63-6459c456a1d3" xmlns:ns4="88222075-45cb-4b31-a08f-289af8a2a0b7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8b641300189226bdb475fdad847a317d" ns3:_="" ns4:_="">
     <xsd:import namespace="d353bb20-fdf4-464f-aa63-6459c456a1d3"/>
     <xsd:import namespace="88222075-45cb-4b31-a08f-289af8a2a0b7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -12066,98 +12151,95 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17F99D3E-FFFC-4DEF-A73D-AB16E4683DB7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FF68865-1ECE-4DD9-B01D-C241BEC4684D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="d353bb20-fdf4-464f-aa63-6459c456a1d3"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D49BAC3-2D8C-4527-A69D-3EEDFB4EF9FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d353bb20-fdf4-464f-aa63-6459c456a1d3"/>
     <ds:schemaRef ds:uri="88222075-45cb-4b31-a08f-289af8a2a0b7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FF68865-1ECE-4DD9-B01D-C241BEC4684D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17F99D3E-FFFC-4DEF-A73D-AB16E4683DB7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="88222075-45cb-4b31-a08f-289af8a2a0b7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d353bb20-fdf4-464f-aa63-6459c456a1d3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="13" baseType="lpstr">
       <vt:lpstr>Vertiga Hybrid</vt:lpstr>
       <vt:lpstr>data</vt:lpstr>
       <vt:lpstr>NL</vt:lpstr>